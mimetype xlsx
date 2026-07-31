--- v0 (2026-05-02)
+++ v1 (2026-07-31)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\azabu\jinzai\jinzai-eigyou\3000_企画・営業\3160_オンデマンド・ＬＭＳ\申込関連\申込Excelフォーム\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{44CB6AC9-433A-4622-B377-2A296430B49C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EBA54102-7B51-40DB-AF30-E3B1987F9736}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{39E34EC7-74AE-498C-BE44-3DE0735CCF5F}"/>
   </bookViews>
   <sheets>
     <sheet name="OpenSesameお申込みフォーム" sheetId="7" r:id="rId1"/>
     <sheet name="入力例" sheetId="9" r:id="rId2"/>
     <sheet name="個人情報のお取扱いについて" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -129,51 +128,51 @@
           </rPr>
           <t>MURC:必要・不要よりお選びください。「必要」を選択の場合、受講者数(ご請求数）に加算されます。</t>
         </r>
       </text>
     </comment>
     <comment ref="C23" authorId="0" shapeId="0" xr:uid="{8AAC9ED0-B7A0-48DC-B256-8D5FF0F62652}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>MURC:Eメールアドレスは受講者ごと別のアドレスでご登録ください。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="98">
   <si>
     <t>※必要に応じて行追加してください。</t>
     <rPh sb="1" eb="3">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>オウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ツイカ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>受講者１０　氏名・Eメールアドレス</t>
     <rPh sb="0" eb="3">
       <t>ジュコウシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -688,130 +687,90 @@
     <t>お申込み受付よりご登録まで最短約10日お時間をいただきます。</t>
     <rPh sb="1" eb="3">
       <t>モウシコ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ウケツケ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トウロク</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>サイタン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ヤク</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ヒ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ジカン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>※ご請求は開講月内にご郵送でお送りします。銀行振込にてご請求翌月末までにお支払いください。</t>
-[...35 lines deleted...]
-  <si>
     <t>※ID発行以降はいかなる場合であっても受講料を申し受けます。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>１ID料金</t>
     <rPh sb="3" eb="5">
       <t>リョウキン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※本パッケージは複数名申込の割引および</t>
     <rPh sb="1" eb="2">
       <t>ホン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>フクスウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ナ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>モウシコミ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ワリビキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　SQUET会員割引はございません。</t>
     <rPh sb="7" eb="9">
       <t>カイイン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ワリビキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>お預かりした個人情報は、当社が定める「個人情報保護方針」(https://www.murc.jp/corporate/privacy/)及び「個人情報の取り扱いについて」(https://www.murc.jp/privacy/)に従って、適切に取り扱います。</t>
-[...1 lines deleted...]
-  <si>
     <t>※法人管理者が受講者と別人の場合</t>
     <rPh sb="1" eb="6">
       <t>ホウジンカンリシャ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジュコウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>シャ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ベツ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ニン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　受講料が別途発生します。</t>
     <rPh sb="1" eb="4">
       <t>ジュコウリョウ</t>
@@ -1057,50 +1016,54 @@
     <t>受講期間は開講日から1ヵ月となります。（自動延長、視聴回数制限はございません）</t>
     <rPh sb="0" eb="2">
       <t>ジュコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キカン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カイコウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ヒ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>エンチョウ</t>
     </rPh>
     <rPh sb="25" eb="31">
       <t>シチョウカイスウセイゲン</t>
     </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>お預かりした個人情報は、当社が定める「個人情報保護方針」(https://www.murc.jp/corporate/privacy/)及び「個人情報の取り扱いについて」(https://www.murc.jp/corporate/privacy02/)に従って、適切に取り扱います。</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="177" formatCode="#,##0&quot;円&quot;"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
@@ -2136,246 +2099,244 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/10588" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:open_sesame@murc.jp?subject=OpenSesame[&#31649;&#29702;&#32773;&#24540;&#25588;&#12497;&#12483;&#12463;]&#30003;&#36796;" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/10588" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:open_sesame@murc.jp?subject=OpenSesame[&#30693;&#12387;&#12390;&#12362;&#12365;&#12383;&#12356;&#24773;&#22577;&#31649;&#29702;&#12392;&#12467;&#12531;&#12503;&#12521;&#12452;&#12450;&#12531;&#12473;&#12398;&#22522;&#30990;]&#30003;&#36796;" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example4@murc.jp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example@murc.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example3@murc.jp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/10588" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:open_sesame@murc.jp?subject=OpenSesame[&#31649;&#29702;&#32773;&#24540;&#25588;&#12497;&#12483;&#12463;]&#30003;&#36796;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example2@murc.jp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example1@murc.jp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example1@murc.jp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example0@murc.jp" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example0@murc.jp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example1@murc.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example4@murc.jp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example@murc.jp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/10588" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example3@murc.jp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example2@murc.jp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example1@murc.jp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:open_sesame@murc.jp?subject=OpenSesame[&#30693;&#12387;&#12390;&#12362;&#12365;&#12383;&#12356;&#24773;&#22577;&#31649;&#29702;&#12392;&#12467;&#12531;&#12503;&#12521;&#12452;&#12450;&#12531;&#12473;&#12398;&#22522;&#30990;]&#30003;&#36796;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2A56F31-EF3C-4EF7-8101-24C353D32E9E}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="28.19921875" style="1" customWidth="1"/>
     <col min="3" max="3" width="39.796875" style="46" customWidth="1"/>
     <col min="4" max="4" width="4.3984375" style="48" customWidth="1"/>
     <col min="5" max="5" width="11.8984375" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.19921875" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.59765625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.600000000000001">
       <c r="A1" s="5" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="18">
       <c r="A2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="18">
       <c r="A3" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="32" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="47"/>
     </row>
     <row r="4" spans="1:9" ht="16.95" customHeight="1">
       <c r="A4" s="14" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="33"/>
     </row>
     <row r="5" spans="1:9" ht="16.95" customHeight="1">
       <c r="A5" s="4" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="16.95" customHeight="1">
       <c r="A6" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I6" s="33"/>
     </row>
     <row r="7" spans="1:9" ht="16.95" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="16.95" customHeight="1">
       <c r="A8" s="4" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="16.95" customHeight="1">
       <c r="A9" s="4" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="16.95" customHeight="1" thickBot="1">
       <c r="A10" s="4" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C10" s="64"/>
     </row>
     <row r="11" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="45"/>
       <c r="D11" s="61"/>
       <c r="E11" s="35" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F11" s="36">
         <v>3300</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="54" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="61"/>
     </row>
     <row r="13" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="55"/>
       <c r="D13" s="61"/>
       <c r="E13" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="56"/>
       <c r="D14" s="61"/>
       <c r="E14" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="56"/>
       <c r="D15" s="61"/>
       <c r="E15" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="56"/>
       <c r="D16" s="61"/>
-      <c r="E16" s="38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E16" s="38"/>
     </row>
     <row r="17" spans="1:6" ht="18.600000000000001" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="56"/>
       <c r="D17" s="61"/>
     </row>
     <row r="18" spans="1:6" ht="18.600000000000001" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="56"/>
       <c r="D18" s="61"/>
     </row>
     <row r="19" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="57"/>
       <c r="D19" s="61"/>
     </row>
     <row r="20" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A20" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="29">
         <f>COUNTA(B23:B47)+COUNTA(B22)</f>
         <v>0</v>
       </c>
       <c r="C20" s="58" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D20" s="61"/>
       <c r="E20" s="35" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F20" s="36">
         <f>F11*B20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="18.600000000000001" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="26"/>
       <c r="C21" s="59"/>
       <c r="D21" s="61"/>
     </row>
     <row r="22" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A22" s="25" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="34"/>
       <c r="C22" s="60"/>
       <c r="D22" s="62"/>
       <c r="E22" s="46"/>
     </row>
     <row r="23" spans="1:6" ht="27.6" customHeight="1">
       <c r="A23" s="7" t="s">
@@ -2450,439 +2411,440 @@
       <c r="C30" s="40"/>
       <c r="D30" s="61"/>
       <c r="E30" s="46"/>
     </row>
     <row r="31" spans="1:6" ht="27.6" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="40"/>
       <c r="D31" s="61"/>
       <c r="E31" s="46"/>
     </row>
     <row r="32" spans="1:6" ht="27.6" customHeight="1">
       <c r="A32" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="21"/>
       <c r="C32" s="39"/>
       <c r="D32" s="61"/>
       <c r="E32" s="46"/>
       <c r="F32" s="37"/>
     </row>
     <row r="33" spans="1:5" ht="27.6" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="39"/>
       <c r="D33" s="61"/>
       <c r="E33" s="46"/>
     </row>
     <row r="34" spans="1:5" ht="27.6" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B34" s="21"/>
       <c r="C34" s="39"/>
       <c r="D34" s="61"/>
       <c r="E34" s="46"/>
     </row>
     <row r="35" spans="1:5" ht="27.6" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="40"/>
       <c r="D35" s="61"/>
       <c r="E35" s="46"/>
     </row>
     <row r="36" spans="1:5" ht="27.6" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="40"/>
       <c r="D36" s="61"/>
       <c r="E36" s="46"/>
     </row>
     <row r="37" spans="1:5" ht="27.6" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="40"/>
       <c r="D37" s="61"/>
       <c r="E37" s="46"/>
     </row>
     <row r="38" spans="1:5" ht="27.6" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="40"/>
       <c r="D38" s="61"/>
       <c r="E38" s="46"/>
     </row>
     <row r="39" spans="1:5" ht="27.6" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="40"/>
       <c r="D39" s="61"/>
       <c r="E39" s="46"/>
     </row>
     <row r="40" spans="1:5" ht="27.6" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B40" s="21"/>
       <c r="C40" s="39"/>
       <c r="D40" s="61"/>
       <c r="E40" s="46"/>
     </row>
     <row r="41" spans="1:5" ht="27.6" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B41" s="21"/>
       <c r="C41" s="39"/>
       <c r="D41" s="61"/>
       <c r="E41" s="46"/>
     </row>
     <row r="42" spans="1:5" ht="27.6" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="40"/>
       <c r="D42" s="61"/>
       <c r="E42" s="46"/>
     </row>
     <row r="43" spans="1:5" ht="27.6" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B43" s="22"/>
       <c r="C43" s="40"/>
       <c r="D43" s="61"/>
       <c r="E43" s="46"/>
     </row>
     <row r="44" spans="1:5" ht="27.6" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B44" s="22"/>
       <c r="C44" s="40"/>
       <c r="D44" s="61"/>
       <c r="E44" s="46"/>
     </row>
     <row r="45" spans="1:5" ht="27.6" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B45" s="22"/>
       <c r="C45" s="40"/>
       <c r="D45" s="61"/>
       <c r="E45" s="46"/>
     </row>
     <row r="46" spans="1:5" ht="27.6" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B46" s="22"/>
       <c r="C46" s="40"/>
       <c r="D46" s="61"/>
       <c r="E46" s="46"/>
     </row>
     <row r="47" spans="1:5" ht="27.6" customHeight="1" thickBot="1">
       <c r="A47" s="10" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B47" s="23"/>
       <c r="C47" s="41"/>
       <c r="D47" s="61"/>
       <c r="E47" s="46"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="63"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
-  <dataValidations disablePrompts="1" count="3">
+  <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B21" xr:uid="{BA25893C-53BB-4AB9-B391-8618AFA2F74B}">
       <formula1>"必要,不要"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B21" xr:uid="{6D46D6C6-E5A8-46FC-802A-F74376797DAC}">
       <formula1>"半年プラン,1年プラン"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D23:D47" xr:uid="{A80B6FEC-CAF9-4780-B958-4DCAC1ED5227}">
       <formula1>"全社員向け共通,管理者向け"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId1" xr:uid="{6049D05C-BA8A-49AB-9102-CA1EFB4B8625}"/>
     <hyperlink ref="A3" location="個人情報のお取扱いについて!A1" display="個人情報のお取扱いについて" xr:uid="{338B061D-210B-434C-B152-E6C99BE3E37B}"/>
     <hyperlink ref="B3" r:id="rId2" xr:uid="{C817E8DF-25BF-487E-9A51-65538E3C32AB}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.6" bottom="0.36" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CDDC646-DB54-45D9-B68C-8BBE9EB0F33D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="81" zoomScaleNormal="81" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="28.19921875" style="1" customWidth="1"/>
     <col min="3" max="3" width="36.19921875" style="1" customWidth="1"/>
     <col min="4" max="4" width="4.19921875" style="48" customWidth="1"/>
     <col min="5" max="6" width="11.8984375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.59765625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.600000000000001">
       <c r="A1" s="5" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="18">
       <c r="A2" s="37" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="18">
       <c r="A3" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="32" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="32"/>
       <c r="D3" s="47"/>
     </row>
     <row r="4" spans="1:9" ht="16.95" customHeight="1">
       <c r="A4" s="14" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="33"/>
     </row>
     <row r="5" spans="1:9" ht="16.95" customHeight="1">
       <c r="A5" s="4" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="16.95" customHeight="1">
       <c r="A6" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I6" s="33"/>
     </row>
     <row r="7" spans="1:9" ht="16.95" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="16.95" customHeight="1">
       <c r="A8" s="4" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="16.95" customHeight="1">
       <c r="A9" s="4" t="s">
-        <v>67</v>
-      </c>
+        <v>94</v>
+      </c>
+      <c r="C9" s="46"/>
     </row>
     <row r="10" spans="1:9" ht="16.95" customHeight="1" thickBot="1">
       <c r="A10" s="4" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="49"/>
       <c r="E11" s="35" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F11" s="36">
         <v>3300</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="16">
         <v>12345</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="49"/>
     </row>
     <row r="13" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="12"/>
       <c r="D13" s="49"/>
       <c r="E13" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="49"/>
       <c r="E14" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="49"/>
       <c r="E15" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="49"/>
       <c r="E16" s="38" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="18.600000000000001" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="49"/>
     </row>
     <row r="18" spans="1:6" ht="18.600000000000001" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="49"/>
     </row>
     <row r="19" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="49"/>
     </row>
     <row r="20" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A20" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="29">
         <f>COUNTA(B23:B32)+COUNTA(B22)</f>
         <v>5</v>
       </c>
       <c r="C20" s="27" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D20" s="50"/>
       <c r="E20" s="35" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F20" s="36">
         <f>F11*B20</f>
         <v>16500</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="26" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C21" s="28">
         <v>46143</v>
       </c>
       <c r="D21" s="51"/>
     </row>
     <row r="22" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A22" s="25" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="20" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D22" s="52"/>
     </row>
     <row r="23" spans="1:6" ht="27.6" customHeight="1">
       <c r="A23" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="52"/>
       <c r="F23" s="37"/>
     </row>
     <row r="24" spans="1:6" ht="27.6" customHeight="1">
       <c r="A24" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="42" t="s">
         <v>35</v>
@@ -2943,318 +2905,321 @@
         <v>3</v>
       </c>
       <c r="B30" s="22"/>
       <c r="C30" s="43"/>
       <c r="D30" s="53"/>
     </row>
     <row r="31" spans="1:6" ht="27.6" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="43"/>
       <c r="D31" s="53"/>
     </row>
     <row r="32" spans="1:6" ht="27.6" customHeight="1">
       <c r="A32" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="21"/>
       <c r="C32" s="42"/>
       <c r="D32" s="52"/>
       <c r="F32" s="37"/>
     </row>
     <row r="33" spans="1:4" ht="27.6" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="42"/>
       <c r="D33" s="52"/>
     </row>
     <row r="34" spans="1:4" ht="27.6" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B34" s="21"/>
       <c r="C34" s="42"/>
       <c r="D34" s="52"/>
     </row>
     <row r="35" spans="1:4" ht="27.6" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="43"/>
       <c r="D35" s="53"/>
     </row>
     <row r="36" spans="1:4" ht="27.6" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="43"/>
       <c r="D36" s="53"/>
     </row>
     <row r="37" spans="1:4" ht="27.6" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="43"/>
       <c r="D37" s="53"/>
     </row>
     <row r="38" spans="1:4" ht="27.6" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="43"/>
       <c r="D38" s="53"/>
     </row>
     <row r="39" spans="1:4" ht="27.6" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="43"/>
       <c r="D39" s="53"/>
     </row>
     <row r="40" spans="1:4" ht="27.6" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B40" s="21"/>
       <c r="C40" s="42"/>
       <c r="D40" s="52"/>
     </row>
     <row r="41" spans="1:4" ht="27.6" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B41" s="21"/>
       <c r="C41" s="42"/>
       <c r="D41" s="52"/>
     </row>
     <row r="42" spans="1:4" ht="27.6" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="43"/>
       <c r="D42" s="53"/>
     </row>
     <row r="43" spans="1:4" ht="27.6" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B43" s="22"/>
       <c r="C43" s="43"/>
       <c r="D43" s="53"/>
     </row>
     <row r="44" spans="1:4" ht="27.6" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B44" s="22"/>
       <c r="C44" s="43"/>
       <c r="D44" s="53"/>
     </row>
     <row r="45" spans="1:4" ht="27.6" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B45" s="22"/>
       <c r="C45" s="43"/>
       <c r="D45" s="53"/>
     </row>
     <row r="46" spans="1:4" ht="27.6" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B46" s="22"/>
       <c r="C46" s="43"/>
       <c r="D46" s="53"/>
     </row>
     <row r="47" spans="1:4" ht="27.6" customHeight="1" thickBot="1">
       <c r="A47" s="10" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B47" s="23"/>
       <c r="C47" s="44"/>
       <c r="D47" s="53"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B21" xr:uid="{91BF96D0-B738-4A7D-99F1-6C993F0185C1}">
       <formula1>"必要,不要"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="A4" r:id="rId1" xr:uid="{79FA6E66-A452-49D7-BEC1-74B88785E880}"/>
     <hyperlink ref="A3" location="個人情報のお取扱いについて!A1" display="個人情報のお取扱いについて" xr:uid="{ECBCA88B-CC58-4974-BCA4-F0B7FF576A13}"/>
-    <hyperlink ref="B3" r:id="rId2" xr:uid="{309C1EAE-476F-417C-89F8-537EEDBC39D8}"/>
-[...6 lines deleted...]
-    <hyperlink ref="C22" r:id="rId9" xr:uid="{F6345064-7984-4BAF-A1AC-C08BA4959DA2}"/>
+    <hyperlink ref="B3" r:id="rId1" xr:uid="{309C1EAE-476F-417C-89F8-537EEDBC39D8}"/>
+    <hyperlink ref="B19" r:id="rId2" xr:uid="{3BDC1585-5F33-4A3B-8014-9A34B43CAC93}"/>
+    <hyperlink ref="C23" r:id="rId3" xr:uid="{30B6C025-8DDD-4A77-86FA-42F994DD310A}"/>
+    <hyperlink ref="C24:C26" r:id="rId4" display="example1@murc.jp" xr:uid="{C4A069D8-1550-469E-B962-87793461F16C}"/>
+    <hyperlink ref="C24" r:id="rId5" xr:uid="{6003F70C-0AA3-4483-814A-714341BAE036}"/>
+    <hyperlink ref="C25" r:id="rId6" xr:uid="{F0E3C2C7-6A01-4F9A-9767-C60939E93CD1}"/>
+    <hyperlink ref="C26" r:id="rId7" xr:uid="{C5D18F8A-8B24-47DD-B451-3C4DC3539BCB}"/>
+    <hyperlink ref="C22" r:id="rId8" xr:uid="{F6345064-7984-4BAF-A1AC-C08BA4959DA2}"/>
+    <hyperlink ref="A4" r:id="rId9" xr:uid="{225E1692-D34A-477D-BD61-2397C0EA1490}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.6" bottom="0.36" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId10"/>
   <legacyDrawing r:id="rId11"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{673B4B2E-6383-4999-9E5E-477DB5059D21}">
   <dimension ref="A1:A23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
+  <cols>
+    <col min="1" max="16384" width="8.796875" style="37"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:1" s="30" customFormat="1">
       <c r="A1" s="30" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2" spans="1:1">
-      <c r="A2" t="s">
+      <c r="A2" s="37" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:1">
-      <c r="A3" t="s">
+      <c r="A3" s="37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:1">
-      <c r="A4" t="s">
-        <v>72</v>
+      <c r="A4" s="37" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:1">
-      <c r="A5" t="s">
+      <c r="A5" s="37" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:1">
-      <c r="A6" t="s">
+      <c r="A6" s="37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:1">
-      <c r="A7" t="s">
+      <c r="A7" s="37" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:1">
-      <c r="A8" t="s">
+      <c r="A8" s="37" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:1">
-      <c r="A9" t="s">
+      <c r="A9" s="37" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:1">
-      <c r="A10" t="s">
+      <c r="A10" s="37" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:1">
-      <c r="A11" t="s">
+      <c r="A11" s="37" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:1">
-      <c r="A12" t="s">
+      <c r="A12" s="37" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:1">
-      <c r="A13" t="s">
+      <c r="A13" s="37" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:1">
-      <c r="A14" t="s">
+      <c r="A14" s="37" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:1">
-      <c r="A15" t="s">
+      <c r="A15" s="37" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:1">
-      <c r="A16" t="s">
+      <c r="A16" s="37" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:1">
-      <c r="A17" t="s">
+      <c r="A17" s="37" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:1">
-      <c r="A18" t="s">
+      <c r="A18" s="37" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:1">
-      <c r="A19" t="s">
+      <c r="A19" s="37" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:1">
-      <c r="A20" t="s">
-        <v>95</v>
+      <c r="A20" s="37" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:1">
-      <c r="A21" t="s">
+      <c r="A21" s="37" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:1">
-      <c r="A22" t="s">
+      <c r="A22" s="37" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:1">
-      <c r="A23" t="s">
+      <c r="A23" s="37" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>