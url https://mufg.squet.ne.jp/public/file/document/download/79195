--- v0 (2026-06-16)
+++ v1 (2026-10-28)
@@ -1,272 +1,274 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/namedSheetViews/namedSheetView1.xml" ContentType="application/vnd.ms-excel.namedsheetviews+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\azabu\jinzai\jinzai-eigyou\3000_企画・営業\3160_オンデマンド・ＬＭＳ\アーカイブ配信\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kamata\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A5F0EEAE-2830-43F3-AA38-29C3146BDAEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A58A3360-7699-473A-9162-97711C0E7174}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{CBCFFDA4-5189-470F-A1EF-0F0641B35922}"/>
   </bookViews>
   <sheets>
     <sheet name="受講・お申込み要領" sheetId="9" r:id="rId1"/>
     <sheet name="入力用" sheetId="4" r:id="rId2"/>
     <sheet name="入力例" sheetId="5" r:id="rId3"/>
     <sheet name="MUFGビジネスセミナーアーカイブ一覧" sheetId="7" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">MUFGビジネスセミナーアーカイブ一覧!$A$1:$K$39</definedName>
-    <definedName name="kankyo" localSheetId="0">受講・お申込み要領!$B$33</definedName>
+    <definedName name="kankyo" localSheetId="0">受講・お申込み要領!$B$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">MUFGビジネスセミナーアーカイブ一覧!$A$1:$K$21</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">入力用!$A$1:$M$46</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">入力例!$A$3:$M$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">入力用!$A$1:$M$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">入力例!$A$3:$M$37</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">MUFGビジネスセミナーアーカイブ一覧!$1:$1</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">入力用!$4:$25</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">入力例!$4:$25</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">入力用!$4:$26</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">入力例!$4:$26</definedName>
     <definedName name="ジャンル">[1]表紙!$C$4:$C$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D18" i="7" l="1"/>
+  <c r="D38" i="7"/>
   <c r="D34" i="7" l="1"/>
   <c r="D35" i="7"/>
   <c r="D32" i="7"/>
   <c r="D33" i="7"/>
   <c r="D36" i="7"/>
   <c r="D8" i="7"/>
   <c r="D13" i="7"/>
   <c r="D30" i="7"/>
   <c r="D29" i="7"/>
   <c r="D39" i="7"/>
+  <c r="F47" i="5"/>
+  <c r="E47" i="5"/>
   <c r="F46" i="5"/>
   <c r="E46" i="5"/>
   <c r="F45" i="5"/>
   <c r="E45" i="5"/>
   <c r="F44" i="5"/>
   <c r="E44" i="5"/>
   <c r="F43" i="5"/>
   <c r="E43" i="5"/>
   <c r="F42" i="5"/>
   <c r="E42" i="5"/>
   <c r="F41" i="5"/>
   <c r="E41" i="5"/>
   <c r="F40" i="5"/>
   <c r="E40" i="5"/>
   <c r="F39" i="5"/>
   <c r="E39" i="5"/>
   <c r="F38" i="5"/>
   <c r="E38" i="5"/>
   <c r="F37" i="5"/>
   <c r="E37" i="5"/>
   <c r="F36" i="5"/>
   <c r="E36" i="5"/>
   <c r="F35" i="5"/>
   <c r="E35" i="5"/>
   <c r="F34" i="5"/>
   <c r="E34" i="5"/>
   <c r="F33" i="5"/>
   <c r="E33" i="5"/>
   <c r="F32" i="5"/>
   <c r="E32" i="5"/>
   <c r="F31" i="5"/>
   <c r="E31" i="5"/>
-  <c r="F30" i="5"/>
-  <c r="E30" i="5"/>
+  <c r="C47" i="5"/>
   <c r="C46" i="5"/>
   <c r="C45" i="5"/>
   <c r="C44" i="5"/>
   <c r="C43" i="5"/>
   <c r="C42" i="5"/>
   <c r="C41" i="5"/>
   <c r="C40" i="5"/>
   <c r="C39" i="5"/>
   <c r="C38" i="5"/>
-  <c r="C37" i="5"/>
+  <c r="F37" i="4"/>
+  <c r="E37" i="4"/>
+  <c r="C37" i="4"/>
   <c r="F36" i="4"/>
   <c r="E36" i="4"/>
   <c r="C36" i="4"/>
   <c r="F35" i="4"/>
   <c r="E35" i="4"/>
   <c r="C35" i="4"/>
   <c r="F34" i="4"/>
   <c r="E34" i="4"/>
   <c r="C34" i="4"/>
   <c r="F33" i="4"/>
   <c r="E33" i="4"/>
   <c r="C33" i="4"/>
   <c r="F32" i="4"/>
   <c r="E32" i="4"/>
   <c r="C32" i="4"/>
   <c r="F31" i="4"/>
   <c r="E31" i="4"/>
   <c r="C31" i="4"/>
   <c r="F30" i="4"/>
   <c r="E30" i="4"/>
   <c r="C30" i="4"/>
   <c r="F29" i="4"/>
   <c r="E29" i="4"/>
   <c r="C29" i="4"/>
   <c r="F28" i="4"/>
   <c r="E28" i="4"/>
   <c r="C28" i="4"/>
-  <c r="F27" i="4"/>
-[...1 lines deleted...]
-  <c r="C27" i="4"/>
   <c r="D2" i="7"/>
   <c r="D15" i="7"/>
   <c r="D16" i="7"/>
   <c r="D14" i="7"/>
   <c r="D5" i="7" l="1"/>
   <c r="D4" i="7"/>
   <c r="D3" i="7"/>
   <c r="D20" i="7"/>
-  <c r="E27" i="5" s="1"/>
+  <c r="E28" i="5" s="1"/>
   <c r="D10" i="7"/>
-  <c r="E38" i="4" s="1"/>
+  <c r="E39" i="4" s="1"/>
   <c r="D17" i="7"/>
-  <c r="E29" i="5" s="1"/>
+  <c r="E30" i="5" s="1"/>
   <c r="D12" i="7"/>
   <c r="D11" i="7"/>
   <c r="D19" i="7"/>
   <c r="D22" i="7"/>
   <c r="D23" i="7"/>
   <c r="D28" i="7"/>
   <c r="D24" i="7"/>
   <c r="D25" i="7"/>
   <c r="D27" i="7"/>
   <c r="D26" i="7"/>
   <c r="D37" i="7"/>
   <c r="D7" i="7"/>
+  <c r="F30" i="5"/>
+  <c r="C30" i="5"/>
   <c r="F29" i="5"/>
   <c r="C29" i="5"/>
   <c r="F28" i="5"/>
   <c r="C28" i="5"/>
-  <c r="F27" i="5"/>
-[...2 lines deleted...]
-  <c r="E39" i="4"/>
   <c r="F39" i="4"/>
   <c r="E40" i="4"/>
   <c r="F40" i="4"/>
   <c r="E41" i="4"/>
   <c r="F41" i="4"/>
   <c r="E42" i="4"/>
   <c r="F42" i="4"/>
   <c r="E43" i="4"/>
   <c r="F43" i="4"/>
   <c r="E44" i="4"/>
   <c r="F44" i="4"/>
   <c r="E45" i="4"/>
   <c r="F45" i="4"/>
   <c r="E46" i="4"/>
   <c r="F46" i="4"/>
-  <c r="F37" i="4"/>
+  <c r="E47" i="4"/>
+  <c r="F47" i="4"/>
+  <c r="F38" i="4"/>
+  <c r="C37" i="5"/>
   <c r="C36" i="5"/>
   <c r="C35" i="5"/>
   <c r="C34" i="5"/>
   <c r="C33" i="5"/>
   <c r="C32" i="5"/>
   <c r="C31" i="5"/>
-  <c r="C30" i="5"/>
+  <c r="C47" i="4"/>
   <c r="C46" i="4"/>
   <c r="C45" i="4"/>
   <c r="C44" i="4"/>
   <c r="C43" i="4"/>
   <c r="C42" i="4"/>
   <c r="C41" i="4"/>
   <c r="C40" i="4"/>
   <c r="C39" i="4"/>
   <c r="C38" i="4"/>
-  <c r="C37" i="4"/>
-[...1 lines deleted...]
-  <c r="E28" i="5"/>
+  <c r="E38" i="4" l="1"/>
+  <c r="E29" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author xml:space="preserve"> </author>
     <author>Kamata Kaori</author>
+    <author>Kamata Kaori(鎌田 香)</author>
   </authors>
   <commentList>
     <comment ref="D6" authorId="0" shapeId="0" xr:uid="{6E97BCBD-AB8C-4C5E-98C3-48A969C8623C}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>1：:SQUET特別会員・2：:SQUET一般会員・4：:会員以外
 から、プルダウンでお選びください。
 不明の場合は空欄で結構です。
 (その場合、下記の受講料欄が空欄になります）</t>
         </r>
       </text>
     </comment>
     <comment ref="D7" authorId="1" shapeId="0" xr:uid="{CA35AC61-9151-467B-BBDA-92635F8D08AD}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
@@ -331,144 +333,161 @@
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>半角ハイフンありで
 ご入力ください</t>
         </r>
       </text>
     </comment>
     <comment ref="D23" authorId="1" shapeId="0" xr:uid="{8128865F-B914-4738-B51F-664345E07E20}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Meiryo UI"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>請求書の送付方法をお選びください
 0:郵送,1:Webダウンロード</t>
         </r>
       </text>
     </comment>
-    <comment ref="D25" authorId="1" shapeId="0" xr:uid="{12EB002E-C9B0-45A8-A88B-ADE4E4BF3BC4}">
+    <comment ref="D25" authorId="2" shapeId="0" xr:uid="{75B77C8B-E551-4E52-AAC1-A26A7ED8EE41}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="MS P ゴシック"/>
+            <family val="3"/>
+            <charset val="128"/>
+          </rPr>
+          <t>法人管理者（受講管理をする人）についてお選びください。
+０：必要
+１：不要</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="D26" authorId="1" shapeId="0" xr:uid="{12EB002E-C9B0-45A8-A88B-ADE4E4BF3BC4}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>1:郵送不要・2:Eメール不要・3:両方不要
 から、プルダウンでお選びください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="B26" authorId="1" shapeId="0" xr:uid="{674B6A5B-AAAF-42F4-A29B-8EFF13F81CC0}">
+    <comment ref="B27" authorId="1" shapeId="0" xr:uid="{674B6A5B-AAAF-42F4-A29B-8EFF13F81CC0}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>シート「2025年度MUFGビジネスセミナーアーカイブ一覧」B列の番号をコピー＋ペーストしてご入力ください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="D26" authorId="1" shapeId="0" xr:uid="{8D72CE86-1492-4140-A500-61237193DFAC}">
+    <comment ref="D27" authorId="1" shapeId="0" xr:uid="{8D72CE86-1492-4140-A500-61237193DFAC}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>お申込み日より1週間以上後の希望開始日をご入力ください</t>
         </r>
       </text>
     </comment>
-    <comment ref="E26" authorId="1" shapeId="0" xr:uid="{E88A0098-4670-443E-95CC-157626C838E8}">
+    <comment ref="E27" authorId="1" shapeId="0" xr:uid="{E88A0098-4670-443E-95CC-157626C838E8}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>自動入力されます</t>
         </r>
       </text>
     </comment>
-    <comment ref="F26" authorId="1" shapeId="0" xr:uid="{6C607C01-527B-48DD-A2B5-7D7A2C4FE8AA}">
+    <comment ref="F27" authorId="1" shapeId="0" xr:uid="{6C607C01-527B-48DD-A2B5-7D7A2C4FE8AA}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>会員種別に合わせた金額で自動入力されます。</t>
         </r>
       </text>
     </comment>
-    <comment ref="M26" authorId="1" shapeId="0" xr:uid="{3DE3F16F-9CFF-4CE4-88CD-35B987DA5E47}">
+    <comment ref="M27" authorId="1" shapeId="0" xr:uid="{3DE3F16F-9CFF-4CE4-88CD-35B987DA5E47}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>受講者メールアドレスは必ずご入力ください。グループアドレスは極力避けてください</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author xml:space="preserve"> </author>
     <author>Kamata Kaori</author>
+    <author>Kamata Kaori(鎌田 香)</author>
   </authors>
   <commentList>
     <comment ref="D6" authorId="0" shapeId="0" xr:uid="{A4B014AC-7C69-4C01-87C3-6576B1A55757}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>1：:SQUET特別会員・2：:SQUET一般会員・3：提携先会員・4：:会員以外
 から、プルダウンでお選びください。
 不明の場合は空欄で結構です。
 (その場合、下記の受講料欄が空欄になります）</t>
         </r>
       </text>
     </comment>
     <comment ref="D8" authorId="1" shapeId="0" xr:uid="{2C67A8D3-E180-46B8-846E-4C3EC3E6E087}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
@@ -513,156 +532,172 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
     <comment ref="D15" authorId="1" shapeId="0" xr:uid="{3B9746FB-F300-4701-BB2D-7D3DB244CE01}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>ハイフンありでご入力ください</t>
         </r>
       </text>
     </comment>
-    <comment ref="D23" authorId="1" shapeId="0" xr:uid="{0EF3CE30-C760-46D9-9CA5-61771EB8AB92}">
+    <comment ref="D23" authorId="1" shapeId="0" xr:uid="{546FC959-586A-496F-8903-406C68423BD6}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Meiryo UI"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>請求書の送付方法をお選びください
 0:郵送,1:Webダウンロード</t>
         </r>
       </text>
     </comment>
-    <comment ref="D25" authorId="1" shapeId="0" xr:uid="{875131CA-0826-49E5-8D50-6E4B9110EC07}">
+    <comment ref="D25" authorId="2" shapeId="0" xr:uid="{7AA67793-B8BA-47C5-9AA0-BA85183C4601}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="MS P ゴシック"/>
+            <family val="3"/>
+            <charset val="128"/>
+          </rPr>
+          <t>法人管理者（受講管理をする人）についてお選びください。
+０：必要
+１：不要</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="D26" authorId="1" shapeId="0" xr:uid="{875131CA-0826-49E5-8D50-6E4B9110EC07}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>1:郵送不要・2:Eメール不要・3:両方不要
 から、プルダウンでお選びください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="B26" authorId="1" shapeId="0" xr:uid="{ECA81AB9-420F-47D4-B9C0-1DD1616A7CBC}">
+    <comment ref="B27" authorId="1" shapeId="0" xr:uid="{ECA81AB9-420F-47D4-B9C0-1DD1616A7CBC}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>シート「MUFGビジネスセミナーアーカイブ一覧」B列の番号をコピー＋ペーストでご入力ください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="D26" authorId="1" shapeId="0" xr:uid="{A42D9384-054B-4D14-8285-A29CF84D2DB7}">
+    <comment ref="D27" authorId="1" shapeId="0" xr:uid="{A42D9384-054B-4D14-8285-A29CF84D2DB7}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>お申込み日より1週間以上後の希望開始日をご入力ください</t>
         </r>
       </text>
     </comment>
-    <comment ref="E26" authorId="1" shapeId="0" xr:uid="{A19F75CE-12DF-498B-872B-51854ACD2FC3}">
+    <comment ref="E27" authorId="1" shapeId="0" xr:uid="{A19F75CE-12DF-498B-872B-51854ACD2FC3}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>自動入力されます</t>
         </r>
       </text>
     </comment>
-    <comment ref="F26" authorId="1" shapeId="0" xr:uid="{8E0C1D10-A3CD-4306-83EF-B8455CB88E42}">
+    <comment ref="F27" authorId="1" shapeId="0" xr:uid="{8E0C1D10-A3CD-4306-83EF-B8455CB88E42}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>会員種別に合わせた金額で自動入力されます。</t>
         </r>
       </text>
     </comment>
-    <comment ref="M26" authorId="1" shapeId="0" xr:uid="{CDC98FD2-7703-4671-BAC9-39DAB5E3F387}">
+    <comment ref="M27" authorId="1" shapeId="0" xr:uid="{CDC98FD2-7703-4671-BAC9-39DAB5E3F387}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>受講者メールアドレスは必ずご入力ください。グループアドレスは極力避けてください</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="537" uniqueCount="373">
   <si>
     <t>対象</t>
     <rPh sb="0" eb="2">
       <t>タイショウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>講師名
 (敬称略)</t>
     <rPh sb="0" eb="2">
       <t>コウシ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ウヤマ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ショウ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
@@ -1048,60 +1083,50 @@
       <t>ナ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>派遣責任者役職名</t>
     <rPh sb="0" eb="5">
       <t>ハケンセキニンシャ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヤクショク</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ナ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>派遣責任者Eメール</t>
     <rPh sb="0" eb="5">
       <t>ハケンセキニンシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>早割対象</t>
-[...8 lines deleted...]
-  <si>
     <t>今後のご案内方法で
 希望されないもの</t>
     <rPh sb="0" eb="2">
       <t>コンゴ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>アンナイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キボウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>NO</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>セミナーNO</t>
     <phoneticPr fontId="6"/>
   </si>
   <si>
@@ -1268,53 +1293,50 @@
     <t>ミツビシ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>タロウ</t>
   </si>
   <si>
     <t>総務部</t>
     <rPh sb="0" eb="2">
       <t>ソウム</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ブ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>部長</t>
     <rPh sb="0" eb="2">
       <t>ブチョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>example@murc.jp</t>
-  </si>
-[...1 lines deleted...]
-    <t>1：早割非対象</t>
   </si>
   <si>
     <t>1：郵送不要</t>
   </si>
   <si>
     <t>鈴木</t>
     <rPh sb="0" eb="2">
       <t>スズキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>一郎</t>
     <rPh sb="0" eb="2">
       <t>イチロウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>スズキ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>イチロウ</t>
     <phoneticPr fontId="2"/>
@@ -2010,60 +2032,50 @@
     </rPh>
     <rPh sb="5" eb="6">
       <t>フン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>3時間23分</t>
     <rPh sb="1" eb="3">
       <t>ジカン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>フン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>１．そもそも「会社」とは何か
 ２．株式について
 ３．会社の機関
 ４．会計・ファイナンスに関連する重要トピック</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>5時間14分</t>
-    <rPh sb="1" eb="3">
-[...8 lines deleted...]
-    <t>5時間17分</t>
     <rPh sb="1" eb="3">
       <t>ジカン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>フン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>5時間15分</t>
     <rPh sb="1" eb="3">
       <t>ジカン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>フン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>5時間25分</t>
     <rPh sb="1" eb="3">
       <t>ジカン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>フン</t>
@@ -2301,192 +2313,93 @@
   </si>
   <si>
     <t>アーカイブ受講マニュアルはこちらからご参照ください</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>アーカイブ受講マニュアル</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>●視聴期間は指定のないセミナーは原則月曜日（祝日の場合は火曜日）～15日間です。</t>
     <rPh sb="6" eb="8">
       <t>シテイ</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>「自立思考型 経理担当者」キャリアアップセミナー＜Ⅰ 原理原則編＞【MUFGビジネスセミナーアーカイブ735】
 「自立思考型 経理担当者」キャリアアップセミナー＜Ⅱ 個別論点編＞【MUFGビジネスセミナーアーカイブ738】</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>★視聴期間は指定のないセミナーはID発行から15日間（翌月曜日）です。（視聴期間の延長はできません）</t>
-[...77 lines deleted...]
-  <si>
     <t>★セミナーアーカイブ配信は、LMS「OpenSesame」を使用します。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>１．急増する雇用トラブルと個別労働紛争
 ２．ハラスメント概念の整理～セクハラ・パワハラ・モラハラ・マタハラとは
 ３．セクハラの概念と注意点
 ４．パワハラの概念と上司の心がけ
 ５．ハラスメントと他の法規制との関係</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>https://mufg.squet.ne.jp/public/seminar/view/31603</t>
-    <phoneticPr fontId="2"/>
-[...8 lines deleted...]
-    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>https://mufg.squet.ne.jp/public/seminar/view/31834</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>新任取締役パッケージB【MUFGビジネスセミナーアーカイブ772】</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>問題社員をめぐるトラブルへの法的対応策【MUFGビジネスセミナーアーカイブ773】</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>https://mufg.squet.ne.jp/public/seminar/view/32395</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>１．基本となる法知識
 ２．問題社員への実務対応
 ３．合意退職、解雇通知の法的留意点
 ４．様々なケーススタディ
 ５．社内の不祥事案と懲戒処分の進め方
 ６．社員の逮捕・勾留（企業外非行）
 ７．メンタル不調社員の対応
 ８．契約社員、定年後再雇用の問題行動</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>5時間23分</t>
-[...8 lines deleted...]
-  <si>
     <t>G773</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>「改正下請法」施行直前！総点検セミナー【MUFGビジネスセミナーアーカイブ774】</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>https://mufg.squet.ne.jp/public/seminar/view/32692</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2時間44分</t>
   </si>
   <si>
     <t>１．＜前提＞現行下請法の概要
 ２．下請法改正の背景
 ３．下請法改正の内容
 ４．実務への影響と対応策</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>G774</t>
     <phoneticPr fontId="2"/>
   </si>
@@ -2525,148 +2438,108 @@
       <t>カイイン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>クブン</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>カクニン</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>シテイ</t>
     </rPh>
     <rPh sb="29" eb="33">
       <t>ソウフホウホウ</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>オク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※EU（GDPR適用地域）または米国カリフォルニア州在住の受講者を含む場合、事前にご連絡ください</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>6_総務・労務・人事・賃金</t>
-  </si>
-[...1 lines deleted...]
-    <t>災害等緊急時の労務管理の諸問題と体制整備の進め方【東京来場形式_T603】</t>
   </si>
   <si>
     <t>小宮　弘子</t>
   </si>
   <si>
     <t>１．想定される緊急時とは
 ２．発生時の対応
 ３．発生後の対応
 ４．緊急時の労働保険
 ５．慌てないための体制整備</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>人事・労務のステップアップ講座【オンラインLIVE_N664】</t>
   </si>
   <si>
     <t>小宮　弘子</t>
     <rPh sb="0" eb="2">
       <t>コミヤ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヒロコ</t>
     </rPh>
     <phoneticPr fontId="69"/>
   </si>
   <si>
     <t>１．人材確保と定着の取組み
 ２．トラブルにならない賃金制度の運用実務（中途採用、降給、降格）
 ３．対応に困らない休職・復職の運用実務
 ４．職場の各種トラブル対応の実務
 ５．行政調査対応の実務</t>
   </si>
   <si>
     <t>人事・労務のステップアップ講座
 ※2027年2月下旬公開予定</t>
     <rPh sb="21" eb="22">
       <t>ネン</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ガツ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ゲジュン</t>
     </rPh>
     <rPh sb="26" eb="30">
       <t>コウカイヨテイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>災害等緊急時の労務管理の諸問題と体制整備の進め方
-[...18 lines deleted...]
-  <si>
     <t>橘　大樹</t>
   </si>
   <si>
     <t>１．企業の労働時間管理の実務ポイント
 ２．ケースで学ぶ労働時間
 ３．休日、休憩、年次有給休暇の留意点
 ４．特別な労働時間制度
 ５．副業・兼業、勤務間インターバルなど</t>
-  </si>
-[...15 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>5_経理・財務・税務</t>
   </si>
   <si>
     <t>固定資産の会計と税務の基礎【オンラインLIVE_N559】</t>
   </si>
   <si>
     <t>１．固定資産にはどんなものがあるか
 ２．固定資産を取得したときの処理
 ３．減価償却計算～実務上の留意点
 ４．固定資産の除却・廃棄処理、評価減の実務
 ５．近年税制改正の減価償却制度への影響</t>
   </si>
   <si>
     <t>固定資産の会計と税務の基礎
 ※2027年4月上旬公開予定</t>
     <rPh sb="19" eb="20">
       <t>ネン</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ガツ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ジョウジュン</t>
@@ -3010,124 +2883,84 @@
     <phoneticPr fontId="69"/>
   </si>
   <si>
     <t>BCP</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>１．会計とは～財務会計と管理会計を「4つの視点」で比較する
 ２．財務会計編①～決算書の構造
 ３．財務会計編②～原理原則
 ４．管理会計編①～意思決定の基本的考え方
 ５．管理会計編②～組織マネジメントへの応用</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>4時間55分</t>
     <rPh sb="1" eb="3">
       <t>ジカン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>フン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>5時間9分</t>
-[...8 lines deleted...]
-  <si>
     <t>１．労務コンプライアンス総論
 ２．「労働時間」のチェックポイント
 ３．「労働基準法」のチェックポイント
 ４．「ハラスメント」のチェックポイント
 ５．「非正規社員、請負・委託」のチェックポイント
 ６．「法令遵守状況」のチェックポイント</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>3時間14分</t>
     <rPh sb="1" eb="3">
       <t>ジカン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>フン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>3時間39分</t>
     <rPh sb="1" eb="3">
       <t>ジカン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>フン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>2時間39分</t>
-[...8 lines deleted...]
-  <si>
     <t>3時間23分</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>3時間44分</t>
-[...8 lines deleted...]
-  <si>
     <t>3時間45分</t>
-    <rPh sb="1" eb="3">
-[...8 lines deleted...]
-    <t>5時間32分</t>
     <rPh sb="1" eb="3">
       <t>ジカン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>フン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Ⅰ 法人税を理解する
 Ⅱ 消費税を理解する
 Ⅲ 所得税を理解する（現物課税）
 Ⅳ「印紙税」迷いやすいケース10問10答
 Ⅴ 近年税制改正のポイント</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>１．総論：事業活動の法務リスク・コンプライアンス
 ２．管理職に必要な法律知識
 ３．事例演習
 ４．総括と質疑応答</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>1．社会保険・労働保険のしくみ
@@ -3150,50 +2983,198 @@
   </si>
   <si>
     <t>１．なぜ企業はハラスメント防止の義務を負うか
 ２．ハラスメント防止措置義務・４点セット
 ３．社内研修で伝えるべきポイント
 ４．相談・申告があったらどう対応するか
 ５．ハラスメントを理由とする処分
 ６．カスタマーハラスメント</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>1．人事部門の役割             2．採用・選考の基礎知識
 3．雇用形態別留意点          4．就業規則と雇用契約
 ５．人事制度と人事管理     ６．労働時間等の管理・運用
 ７．休職・復職制度の運用  ８．メンタルヘルス不全と休職制度の運用
 ９．退職・解雇等               10．職場のトラブル対応等
 11．法改正対応や人事労務の最新留意点</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">１．労働基準法とは     ２．労働契約         
 ３．就業規則              ４．職場規律と懲戒
 ５．労働時間・休憩・休日・休暇
 ６．賃金                     ７．女性        ８．監督機関
 ９．その他の重要事項    </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>法人管理者設定</t>
+    <rPh sb="0" eb="5">
+      <t>ホウジンカンリシャ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>セッテイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>法人管理者</t>
+    <rPh sb="0" eb="5">
+      <t>ホウジンカンリシャ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>×</t>
+  </si>
+  <si>
+    <t>※法人管理者は受講不要の場合は3,300円/ID、受講者が法人管理者を兼ねる場合は追加費用は不要です。</t>
+    <rPh sb="1" eb="6">
+      <t>ホウジンカンリシャ</t>
+    </rPh>
+    <rPh sb="7" eb="11">
+      <t>ジュコウフヨウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>ジュコウシャ</t>
+    </rPh>
+    <rPh sb="29" eb="34">
+      <t>ホウジンカンリシャ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>ツイカ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>ヒヨウ</t>
+    </rPh>
+    <rPh sb="46" eb="48">
+      <t>フヨウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>※ご請求書はお申込み受付後に会員区分を確認のうえ、ご指定の送付方法でお送りいたします。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>0：必要</t>
+  </si>
+  <si>
+    <t>〇</t>
+  </si>
+  <si>
+    <t>★視聴期間は指定のないセミナーはID発行から15日間（翌月曜日）です。（視聴期間の延長はできません）
+★受講管理のみ（視聴なし）の法人管理者設定が可能です（3,300円/ID・税込み）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>https://mypage.squet.ne.jp/user/categories/OS_kankyo.html</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　法人管理者のご案内はこちら</t>
+    <rPh sb="1" eb="6">
+      <t>ホウジンカンリシャ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>アンナイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>https://mufg.squet.ne.jp/public/seminar/view/34078</t>
+  </si>
+  <si>
+    <t>労働時間管理をめぐる諸問題と対応策【MUFGビジネスセミナーアーカイブ769】</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>災害等緊急時の労務管理の諸問題と体制整備の進め方【MUFGビジネスセミナーアーカイブ712】</t>
+  </si>
+  <si>
+    <t>https://mufg.squet.ne.jp/public/seminar/view/34276</t>
+  </si>
+  <si>
+    <t>3時間37分</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>5時間21分</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>5時間3分</t>
+    <rPh sb="1" eb="3">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>プン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>5時間7分</t>
+  </si>
+  <si>
+    <t>5時間20分</t>
+  </si>
+  <si>
+    <t>5時間22分</t>
+  </si>
+  <si>
+    <t>2時間44分</t>
+    <rPh sb="1" eb="3">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>フン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>3時間48分</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>5時間36分</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>5時間17分</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="5" formatCode="&quot;¥&quot;#,##0;&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="m/d\(aaa\)"/>
     <numFmt numFmtId="177" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="178" formatCode="\'yy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;\(aaa\)"/>
     <numFmt numFmtId="179" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;#,##0"/>
   </numFmts>
   <fonts count="74">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -3720,137 +3701,131 @@
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="15">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF5A5A5A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFA0E8E1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEB9042"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3BC8E"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF1F1F1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="51">
+  <borders count="53">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -4440,89 +4415,110 @@
       <left/>
       <right style="dotted">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="dotted">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dotted">
         <color auto="1"/>
       </right>
       <top style="dotted">
         <color auto="1"/>
       </top>
       <bottom style="dotted">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="232">
+  <cellXfs count="231">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="6" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="7">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
@@ -4635,74 +4631,67 @@
     <xf numFmtId="0" fontId="15" fillId="4" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="6" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="22" xfId="6" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="8" borderId="25" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="8" borderId="26" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="23" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="25" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="26" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="25" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="27" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="5" fontId="25" fillId="8" borderId="28" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="29" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="27" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="28" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="6" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="31" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="32" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="32" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="33" xfId="6" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
@@ -4735,100 +4724,94 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="7" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="6" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="4" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="36" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="4" borderId="8" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="6" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="7" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="6" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="7" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="9" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="9" borderId="19" xfId="6" applyFont="1" applyFill="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="36" fillId="4" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="20" xfId="6" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="21" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="22" xfId="6" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="7" borderId="23" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="7" borderId="24" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="8" borderId="25" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="8" borderId="26" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
@@ -4891,378 +4874,395 @@
     </xf>
     <xf numFmtId="177" fontId="30" fillId="0" borderId="19" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="35" xfId="6" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="22" xfId="6" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="30" xfId="6" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="7" borderId="37" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="13" xfId="6" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="6" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="6" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="5" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="25" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="25" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="25" fillId="0" borderId="34" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="25" fillId="0" borderId="34" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="10" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="9" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="12" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="11" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="11" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="10" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="48" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="52" fillId="2" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="2" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="52" fillId="2" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="2" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="2" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="55" fillId="8" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="8" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="5" fontId="25" fillId="8" borderId="32" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="5" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="29" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="29" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="31" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="31" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="22" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="5" fontId="25" fillId="8" borderId="30" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="8" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="35" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="35" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="30" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="41" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="14" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="13" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="14" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="13" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="14" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="13" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="14" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="13" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="14" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="13" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="14" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="13" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="14" borderId="43" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="13" borderId="43" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="62" fillId="14" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="62" fillId="13" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="5" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="65" fillId="12" borderId="40" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="65" fillId="11" borderId="40" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="41" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="41" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="41" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="70" fillId="0" borderId="41" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="66" fillId="0" borderId="41" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="41" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="10" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="0" borderId="41" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="70" fillId="0" borderId="41" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="65" fillId="10" borderId="40" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="65" fillId="9" borderId="40" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="70" fillId="0" borderId="41" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="41" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="8" borderId="41" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="8" borderId="41" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="52" fillId="2" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="50" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="48" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="41" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="48" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="13" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="12" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="13" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="12" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="13" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="12" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="13" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="12" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="13" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="12" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="13" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="12" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="4" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="51" xfId="6" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="52" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="27" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="22" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="32" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="43" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
     <cellStyle name="ハイパーリンク" xfId="5" builtinId="8"/>
     <cellStyle name="ハイパーリンク 2" xfId="8" xr:uid="{11485CC7-AD3E-4A01-B737-D1ECB449D0B9}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{E66F9108-ACB3-43D8-B6DF-C50DC9901807}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{FBA5BD93-F078-4A71-9C4E-C44422F76132}"/>
     <cellStyle name="標準 2 5" xfId="11" xr:uid="{B0AC07F3-24A7-479C-BBCB-90AF50BD3ECE}"/>
     <cellStyle name="標準 5" xfId="7" xr:uid="{EEB61B2E-B3A0-417D-A87B-9E79260E0C9E}"/>
     <cellStyle name="標準 5 2" xfId="9" xr:uid="{0CF45FAE-382A-4185-B11D-30D842CFF245}"/>
     <cellStyle name="標準 7" xfId="1" xr:uid="{C12045B4-C5A9-4CEC-BA21-396AE8ACE01D}"/>
     <cellStyle name="標準 8" xfId="2" xr:uid="{10E0E24D-E06C-4ECA-8A20-A6FD52FE1D24}"/>
     <cellStyle name="標準 8 3" xfId="10" xr:uid="{459E86FF-E8F9-48C8-A4ED-0F15F1D48C66}"/>
     <cellStyle name="標準_hayawari" xfId="6" xr:uid="{584126FA-EBC0-4342-A488-97FB45BE7855}"/>
   </cellStyles>
   <dxfs count="16">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
@@ -5738,4434 +5738,4482 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/12569" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-sesame.study.jp/rpv/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mypage.squet.ne.jp/user/categories/OS_kankyo.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/12569" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-sesame.study.jp/rpv/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/95134" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:open_sesame@murc.jp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mypage.squet.ne.jp/user/categories/AC.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example2@murc.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example3@murc.jp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example4@murc.jp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mypage.squet.ne.jp/user/categories/AC.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:education@murc.jp?subject=&#12304;MUFG&#12499;&#12472;&#12493;&#12473;&#12475;&#12511;&#12490;&#12540;&#12305;&#22243;&#20307;&#30003;&#36796;&#12501;&#12457;&#12540;&#12512;2023_&#9679;&#9679;&#26666;&#24335;&#20250;&#31038;&#27096;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/25432" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/29689" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/31834" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/33391" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/15602" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/20647" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/19657" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/18206" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/31603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/33389" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/20680" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/19690" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/32692" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/26389" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/20911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/29293" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/33387" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/20454" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/28865" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/33385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2019/04/relationships/namedSheetView" Target="../namedSheetViews/namedSheetView1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/22231" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/32395" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/15070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/20284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/20219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/seminar/view/19893" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CDFD6FD-D1C3-4B08-9CC8-7A83A357B878}">
-  <dimension ref="A1:B62"/>
+  <dimension ref="A1:B39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="19.8"/>
   <cols>
-    <col min="1" max="1" width="31.09765625" style="181" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.796875" style="181"/>
+    <col min="1" max="1" width="31.09765625" style="171" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="101.796875" style="171" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.796875" style="171"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="215" t="s">
+      <c r="A1" s="206" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1" s="170" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="204"/>
+      <c r="B2" s="172" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="204"/>
+      <c r="B3" s="172" t="s">
         <v>211</v>
       </c>
-      <c r="B1" s="180" t="s">
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="204"/>
+      <c r="B4" s="173" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
-[...1 lines deleted...]
-      <c r="B2" s="182" t="s">
+    <row r="5" spans="1:2" ht="20.399999999999999" thickBot="1">
+      <c r="A5" s="205"/>
+      <c r="B5" s="174" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...1 lines deleted...]
-      <c r="B3" s="182" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="206" t="s">
         <v>214</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="183" t="s">
+      <c r="B6" s="170" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="204"/>
+      <c r="B7" s="172" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="20.399999999999999" thickBot="1">
-[...1 lines deleted...]
-      <c r="B5" s="184" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="204"/>
+      <c r="B8" s="175" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.4">
+      <c r="A9" s="204"/>
+      <c r="B9" s="172" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-      <c r="A6" s="215" t="s">
+    <row r="10" spans="1:2">
+      <c r="A10" s="204"/>
+      <c r="B10" s="172" t="s">
         <v>217</v>
       </c>
-      <c r="B6" s="180" t="s">
-[...5 lines deleted...]
-      <c r="B7" s="182" t="s">
+    </row>
+    <row r="11" spans="1:2" ht="20.399999999999999" thickBot="1">
+      <c r="A11" s="205"/>
+      <c r="B11" s="176" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-[...1 lines deleted...]
-      <c r="B8" s="185" t="s">
+    <row r="12" spans="1:2" ht="38.4">
+      <c r="A12" s="206" t="s">
+        <v>219</v>
+      </c>
+      <c r="B12" s="170" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="204"/>
+      <c r="B13" s="172" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="204"/>
+      <c r="B14" s="172" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="204"/>
+      <c r="B15" s="172" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="204"/>
+      <c r="B16" s="172" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="20.399999999999999" thickBot="1">
+      <c r="A17" s="205"/>
+      <c r="B17" s="176" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="38.4">
+      <c r="A18" s="206" t="s">
+        <v>226</v>
+      </c>
+      <c r="B18" s="170" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="204"/>
+      <c r="B19" s="230" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="204"/>
+      <c r="B20" s="172" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="204"/>
+      <c r="B21" s="172" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="204"/>
+      <c r="B22" s="172" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="20.399999999999999" thickBot="1">
+      <c r="A23" s="205"/>
+      <c r="B23" s="176" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="38.4">
+      <c r="A24" s="206" t="s">
+        <v>231</v>
+      </c>
+      <c r="B24" s="170" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="38.4">
+      <c r="A25" s="204"/>
+      <c r="B25" s="172" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="20.399999999999999" thickBot="1">
+      <c r="A26" s="205"/>
+      <c r="B26" s="176" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="207" t="s">
+        <v>235</v>
+      </c>
+      <c r="B27" s="170" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="208"/>
+      <c r="B28" s="172" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="208"/>
+      <c r="B29" s="177" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="208"/>
+      <c r="B30" s="172" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="208"/>
+      <c r="B31" s="172" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="208"/>
+      <c r="B32" s="178"/>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="208"/>
+      <c r="B33" s="172" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="208"/>
+      <c r="B34" s="230" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="208"/>
+      <c r="B35" s="178"/>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="208"/>
+      <c r="B36" s="172" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" ht="20.399999999999999" thickBot="1">
+      <c r="A37" s="209"/>
+      <c r="B37" s="176" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="204" t="s">
+        <v>248</v>
+      </c>
+      <c r="B38" s="172" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="38.4">
-[...135 lines deleted...]
-      <c r="B30" s="182" t="s">
+    <row r="39" spans="1:2" ht="20.399999999999999" thickBot="1">
+      <c r="A39" s="205"/>
+      <c r="B39" s="176" t="s">
         <v>243</v>
-      </c>
-[...188 lines deleted...]
-        <v>246</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A38:A39"/>
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="A6:A11"/>
     <mergeCell ref="A12:A17"/>
-    <mergeCell ref="A18:A22"/>
-[...1 lines deleted...]
-    <mergeCell ref="A26:A60"/>
+    <mergeCell ref="A18:A23"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="A27:A37"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <hyperlinks>
-    <hyperlink ref="B28" r:id="rId1" display="https://open-sesame.study.jp/rpv/" xr:uid="{8CAA8AE3-EC03-4F1E-84CF-263074A1C503}"/>
-    <hyperlink ref="B62" r:id="rId2" xr:uid="{4B978C72-6121-4BC5-8555-8645EC7FAB87}"/>
+    <hyperlink ref="B29" r:id="rId1" display="https://open-sesame.study.jp/rpv/" xr:uid="{8CAA8AE3-EC03-4F1E-84CF-263074A1C503}"/>
+    <hyperlink ref="B39" r:id="rId2" xr:uid="{4B978C72-6121-4BC5-8555-8645EC7FAB87}"/>
+    <hyperlink ref="B34" r:id="rId3" xr:uid="{54D2F4A1-82D2-4E14-9C88-B64479ADF6DA}"/>
+    <hyperlink ref="B19" r:id="rId4" xr:uid="{D115D765-EC93-4432-BE3B-C3EB109E2A9C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18148FC9-D790-41A1-BD7A-84448837DF77}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
-  <dimension ref="A1:T47"/>
+  <dimension ref="A1:T48"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.19921875" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="4.19921875" style="3" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16384" width="8.19921875" style="3"/>
+    <col min="1" max="1" width="4.19921875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="18.69921875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="17.69921875" style="2" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="18" style="2" customWidth="1"/>
+    <col min="5" max="5" width="48.19921875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="14" style="2" customWidth="1"/>
+    <col min="7" max="10" width="9.19921875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="16.5" style="2" customWidth="1"/>
+    <col min="12" max="12" width="15.09765625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="24.8984375" style="2" customWidth="1"/>
+    <col min="14" max="14" width="11.69921875" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.19921875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="32.25" customHeight="1">
-      <c r="A1" s="219" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="219"/>
+      <c r="A1" s="210" t="s">
+        <v>265</v>
+      </c>
+      <c r="B1" s="210"/>
+      <c r="C1" s="210"/>
+      <c r="D1" s="210"/>
+      <c r="E1" s="210"/>
+      <c r="F1" s="210"/>
+      <c r="G1" s="210"/>
+      <c r="H1" s="210"/>
+      <c r="I1" s="210"/>
+      <c r="J1" s="210"/>
+      <c r="K1" s="210"/>
+      <c r="L1" s="210"/>
+      <c r="M1" s="210"/>
     </row>
     <row r="2" spans="1:20" ht="4.95" customHeight="1">
-      <c r="A2" s="4"/>
-[...5 lines deleted...]
-      <c r="L2" s="6"/>
+      <c r="A2" s="3"/>
+      <c r="F2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:20" ht="23.4" thickBot="1">
       <c r="A3" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="7"/>
-[...1 lines deleted...]
-        <v>299</v>
+      <c r="B3" s="6"/>
+      <c r="G3" s="179" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="23.25" customHeight="1">
-      <c r="A4" s="220" t="s">
+      <c r="A4" s="211" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="9"/>
-[...8 lines deleted...]
-      <c r="K4" s="159" t="s">
+      <c r="C4" s="8"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="10"/>
+      <c r="G4" t="s">
+        <v>99</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="151" t="s">
         <v>27</v>
       </c>
-      <c r="L4" s="12"/>
-[...7 lines deleted...]
-      <c r="T4" s="14"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="13"/>
+      <c r="N4" s="13"/>
+      <c r="O4" s="13"/>
+      <c r="P4" s="13"/>
+      <c r="Q4" s="13"/>
+      <c r="R4" s="13"/>
+      <c r="S4" s="13"/>
+      <c r="T4" s="13"/>
     </row>
     <row r="5" spans="1:20" ht="23.25" customHeight="1">
-      <c r="A5" s="221"/>
-      <c r="B5" s="15" t="s">
+      <c r="A5" s="212"/>
+      <c r="B5" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="D5" s="16"/>
-[...1 lines deleted...]
-      <c r="G5" s="224" t="s">
+      <c r="D5" s="15"/>
+      <c r="E5" s="16"/>
+      <c r="G5" s="213" t="s">
+        <v>112</v>
+      </c>
+      <c r="H5" s="213"/>
+      <c r="I5" s="213"/>
+      <c r="J5" s="213"/>
+      <c r="K5" s="213"/>
+      <c r="L5" s="213"/>
+      <c r="M5" s="213"/>
+      <c r="N5" s="17"/>
+      <c r="O5" s="17"/>
+      <c r="P5" s="17"/>
+      <c r="Q5" s="17"/>
+      <c r="R5" s="17"/>
+      <c r="S5" s="17"/>
+      <c r="T5" s="17"/>
+    </row>
+    <row r="6" spans="1:20" ht="23.25" customHeight="1">
+      <c r="A6" s="212"/>
+      <c r="B6" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="18"/>
+      <c r="E6" s="19"/>
+      <c r="G6" s="213"/>
+      <c r="H6" s="213"/>
+      <c r="I6" s="213"/>
+      <c r="J6" s="213"/>
+      <c r="K6" s="213"/>
+      <c r="L6" s="213"/>
+      <c r="M6" s="213"/>
+      <c r="N6" s="20"/>
+      <c r="O6" s="17"/>
+      <c r="P6" s="20"/>
+      <c r="Q6" s="20"/>
+      <c r="R6" s="20"/>
+      <c r="S6" s="20"/>
+      <c r="T6" s="20"/>
+    </row>
+    <row r="7" spans="1:20" ht="23.25" hidden="1" customHeight="1">
+      <c r="A7" s="212"/>
+      <c r="B7" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="15"/>
+      <c r="E7" s="19"/>
+      <c r="G7" s="213"/>
+      <c r="H7" s="213"/>
+      <c r="I7" s="213"/>
+      <c r="J7" s="213"/>
+      <c r="K7" s="213"/>
+      <c r="L7" s="213"/>
+      <c r="M7" s="213"/>
+      <c r="N7" s="21"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="21"/>
+      <c r="Q7" s="21"/>
+      <c r="R7" s="21"/>
+      <c r="S7" s="22"/>
+      <c r="T7" s="22"/>
+    </row>
+    <row r="8" spans="1:20" ht="24" customHeight="1">
+      <c r="A8" s="212"/>
+      <c r="B8" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="15"/>
+      <c r="E8" s="19"/>
+      <c r="G8" s="213"/>
+      <c r="H8" s="213"/>
+      <c r="I8" s="213"/>
+      <c r="J8" s="213"/>
+      <c r="K8" s="213"/>
+      <c r="L8" s="213"/>
+      <c r="M8" s="213"/>
+      <c r="N8" s="20"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="20"/>
+      <c r="Q8" s="20"/>
+      <c r="R8" s="20"/>
+      <c r="S8" s="20"/>
+      <c r="T8" s="20"/>
+    </row>
+    <row r="9" spans="1:20" ht="24" customHeight="1">
+      <c r="A9" s="212"/>
+      <c r="B9" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="15"/>
+      <c r="E9" s="19"/>
+      <c r="G9" s="213"/>
+      <c r="H9" s="213"/>
+      <c r="I9" s="213"/>
+      <c r="J9" s="213"/>
+      <c r="K9" s="213"/>
+      <c r="L9" s="213"/>
+      <c r="M9" s="213"/>
+      <c r="N9" s="20"/>
+      <c r="O9" s="20"/>
+      <c r="P9" s="20"/>
+      <c r="Q9" s="20"/>
+      <c r="R9" s="20"/>
+      <c r="S9" s="20"/>
+      <c r="T9" s="20"/>
+    </row>
+    <row r="10" spans="1:20" ht="24" customHeight="1">
+      <c r="A10" s="212"/>
+      <c r="B10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="15"/>
+      <c r="E10" s="19"/>
+      <c r="G10" s="213"/>
+      <c r="H10" s="213"/>
+      <c r="I10" s="213"/>
+      <c r="J10" s="213"/>
+      <c r="K10" s="213"/>
+      <c r="L10" s="213"/>
+      <c r="M10" s="213"/>
+      <c r="N10" s="20"/>
+      <c r="O10" s="20"/>
+      <c r="P10" s="20"/>
+      <c r="Q10" s="20"/>
+      <c r="R10" s="20"/>
+      <c r="S10" s="20"/>
+      <c r="T10" s="20"/>
+    </row>
+    <row r="11" spans="1:20" ht="24" customHeight="1">
+      <c r="A11" s="212"/>
+      <c r="B11" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="15"/>
+      <c r="E11" s="19"/>
+      <c r="G11" s="213"/>
+      <c r="H11" s="213"/>
+      <c r="I11" s="213"/>
+      <c r="J11" s="213"/>
+      <c r="K11" s="213"/>
+      <c r="L11" s="213"/>
+      <c r="M11" s="213"/>
+      <c r="N11" s="23"/>
+      <c r="O11" s="17"/>
+      <c r="P11" s="17"/>
+      <c r="Q11" s="17"/>
+      <c r="R11" s="17"/>
+      <c r="S11" s="17"/>
+      <c r="T11" s="17"/>
+    </row>
+    <row r="12" spans="1:20" ht="24" customHeight="1">
+      <c r="A12" s="212"/>
+      <c r="B12" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="15"/>
+      <c r="E12" s="19"/>
+      <c r="G12" s="213"/>
+      <c r="H12" s="213"/>
+      <c r="I12" s="213"/>
+      <c r="J12" s="213"/>
+      <c r="K12" s="213"/>
+      <c r="L12" s="213"/>
+      <c r="M12" s="213"/>
+      <c r="N12" s="23"/>
+      <c r="O12" s="17"/>
+      <c r="P12" s="17"/>
+      <c r="Q12" s="17"/>
+      <c r="R12" s="17"/>
+      <c r="S12" s="17"/>
+      <c r="T12" s="17"/>
+    </row>
+    <row r="13" spans="1:20" ht="24" customHeight="1">
+      <c r="A13" s="212"/>
+      <c r="B13" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="15"/>
+      <c r="E13" s="19"/>
+      <c r="G13" s="213"/>
+      <c r="H13" s="213"/>
+      <c r="I13" s="213"/>
+      <c r="J13" s="213"/>
+      <c r="K13" s="213"/>
+      <c r="L13" s="213"/>
+      <c r="M13" s="213"/>
+      <c r="N13" s="17"/>
+      <c r="O13" s="17"/>
+      <c r="P13" s="17"/>
+      <c r="Q13" s="17"/>
+      <c r="R13" s="17"/>
+      <c r="S13" s="17"/>
+      <c r="T13" s="17"/>
+    </row>
+    <row r="14" spans="1:20" ht="24" customHeight="1">
+      <c r="A14" s="212"/>
+      <c r="B14" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="15"/>
+      <c r="E14" s="19"/>
+      <c r="G14" s="213"/>
+      <c r="H14" s="213"/>
+      <c r="I14" s="213"/>
+      <c r="J14" s="213"/>
+      <c r="K14" s="213"/>
+      <c r="L14" s="213"/>
+      <c r="M14" s="213"/>
+      <c r="N14" s="17"/>
+      <c r="O14" s="17"/>
+      <c r="P14" s="17"/>
+      <c r="Q14" s="17"/>
+      <c r="R14" s="17"/>
+      <c r="S14" s="17"/>
+      <c r="T14" s="17"/>
+    </row>
+    <row r="15" spans="1:20" ht="24" customHeight="1">
+      <c r="A15" s="212"/>
+      <c r="B15" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="24"/>
+      <c r="E15" s="19"/>
+      <c r="G15" s="214"/>
+      <c r="H15" s="214"/>
+      <c r="I15" s="214"/>
+      <c r="J15" s="214"/>
+      <c r="K15" s="214"/>
+      <c r="L15" s="214"/>
+      <c r="M15" s="214"/>
+      <c r="N15" s="17"/>
+      <c r="O15" s="17"/>
+      <c r="P15" s="17"/>
+      <c r="Q15" s="17"/>
+      <c r="R15" s="17"/>
+      <c r="S15" s="17"/>
+      <c r="T15" s="17"/>
+    </row>
+    <row r="16" spans="1:20" ht="24" customHeight="1">
+      <c r="A16" s="212"/>
+      <c r="B16" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="15"/>
+      <c r="E16" s="19"/>
+      <c r="G16" s="214"/>
+      <c r="H16" s="214"/>
+      <c r="I16" s="214"/>
+      <c r="J16" s="214"/>
+      <c r="K16" s="214"/>
+      <c r="L16" s="214"/>
+      <c r="M16" s="214"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13"/>
+      <c r="P16" s="13"/>
+      <c r="Q16" s="13"/>
+      <c r="R16" s="13"/>
+      <c r="S16" s="13"/>
+      <c r="T16" s="13"/>
+    </row>
+    <row r="17" spans="1:14" ht="24" customHeight="1" thickBot="1">
+      <c r="A17" s="212"/>
+      <c r="B17" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="15"/>
+      <c r="E17" s="19"/>
+      <c r="G17" s="120"/>
+      <c r="H17" s="121"/>
+      <c r="I17" s="122"/>
+      <c r="J17" s="122"/>
+      <c r="K17" s="123"/>
+      <c r="L17" s="124"/>
+      <c r="M17" s="120"/>
+    </row>
+    <row r="18" spans="1:14" ht="24" customHeight="1">
+      <c r="A18" s="212"/>
+      <c r="B18" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="15"/>
+      <c r="E18" s="19"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="118"/>
+      <c r="I18" s="118"/>
+      <c r="J18" s="118"/>
+      <c r="K18" s="118"/>
+      <c r="L18" s="118"/>
+      <c r="M18" s="119"/>
+    </row>
+    <row r="19" spans="1:14" ht="24" customHeight="1">
+      <c r="A19" s="212"/>
+      <c r="B19" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="15"/>
+      <c r="E19" s="19"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="I19" s="27"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="28"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="30"/>
+    </row>
+    <row r="20" spans="1:14" ht="24" customHeight="1">
+      <c r="A20" s="212"/>
+      <c r="B20" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="15"/>
+      <c r="E20" s="19"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="33"/>
+      <c r="J20" s="152" t="s">
         <v>114</v>
       </c>
-      <c r="H5" s="224"/>
-[...321 lines deleted...]
-      <c r="B21" s="15" t="s">
+      <c r="K20" s="66"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="34"/>
+    </row>
+    <row r="21" spans="1:14" ht="24" customHeight="1" thickBot="1">
+      <c r="A21" s="212"/>
+      <c r="B21" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="D21" s="16"/>
-[...2 lines deleted...]
-      <c r="H21" s="37" t="s">
+      <c r="D21" s="15"/>
+      <c r="E21" s="19"/>
+      <c r="G21" s="35"/>
+      <c r="H21" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="I21" s="38"/>
-[...7 lines deleted...]
-      <c r="B22" s="15" t="s">
+      <c r="I21" s="37"/>
+      <c r="J21" s="37"/>
+      <c r="K21" s="37"/>
+      <c r="L21" s="37"/>
+      <c r="M21" s="38"/>
+    </row>
+    <row r="22" spans="1:14" ht="24" customHeight="1">
+      <c r="A22" s="212"/>
+      <c r="B22" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="D22" s="16"/>
-[...40 lines deleted...]
-      <c r="B25" s="42" t="s">
+      <c r="D22" s="15"/>
+      <c r="E22" s="19"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:14" ht="23.4" customHeight="1">
+      <c r="A23" s="212"/>
+      <c r="B23" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" s="15"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="G23" s="228"/>
+      <c r="H23" s="229"/>
+      <c r="I23" s="229"/>
+      <c r="J23" s="229"/>
+      <c r="K23" s="229"/>
+      <c r="L23" s="229"/>
+      <c r="M23" s="229"/>
+    </row>
+    <row r="24" spans="1:14" ht="24" hidden="1" customHeight="1">
+      <c r="A24" s="212"/>
+      <c r="B24" s="14"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="19"/>
+      <c r="G24" s="229"/>
+      <c r="H24" s="229"/>
+      <c r="I24" s="229"/>
+      <c r="J24" s="229"/>
+      <c r="K24" s="229"/>
+      <c r="L24" s="229"/>
+      <c r="M24" s="229"/>
+    </row>
+    <row r="25" spans="1:14" ht="24" customHeight="1">
+      <c r="A25" s="212"/>
+      <c r="B25" s="14" t="s">
+        <v>349</v>
+      </c>
+      <c r="C25" s="221"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="G25" s="203"/>
+      <c r="H25" s="203"/>
+      <c r="I25" s="203"/>
+      <c r="J25" s="203"/>
+      <c r="K25" s="203"/>
+      <c r="L25" s="203"/>
+      <c r="M25" s="203"/>
+    </row>
+    <row r="26" spans="1:14" ht="44.25" customHeight="1" thickBot="1">
+      <c r="A26" s="212"/>
+      <c r="B26" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="C26" s="42"/>
+      <c r="D26" s="43"/>
+      <c r="E26" s="16"/>
+      <c r="G26" s="215"/>
+      <c r="H26" s="216"/>
+      <c r="I26" s="216"/>
+      <c r="J26" s="216"/>
+      <c r="K26" s="216"/>
+      <c r="L26" s="216"/>
+      <c r="M26" s="216"/>
+    </row>
+    <row r="27" spans="1:14" ht="24.75" customHeight="1" thickBot="1">
+      <c r="A27" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="C25" s="43"/>
-[...13 lines deleted...]
-      <c r="A26" s="45" t="s">
+      <c r="B27" s="93" t="s">
         <v>50</v>
       </c>
-      <c r="B26" s="98" t="s">
+      <c r="C27" s="117" t="s">
         <v>51</v>
       </c>
-      <c r="C26" s="122" t="s">
+      <c r="D27" s="153" t="s">
+        <v>115</v>
+      </c>
+      <c r="E27" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="D26" s="161" t="s">
-[...8 lines deleted...]
-      <c r="G26" s="48" t="s">
+      <c r="F27" s="46" t="s">
+        <v>98</v>
+      </c>
+      <c r="G27" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="H27" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="H26" s="49" t="s">
+      <c r="I27" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="I26" s="49" t="s">
+      <c r="J27" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="J26" s="49" t="s">
+      <c r="K27" s="48" t="s">
         <v>58</v>
       </c>
-      <c r="K26" s="49" t="s">
+      <c r="L27" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="L26" s="49" t="s">
+      <c r="M27" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="M26" s="50" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="58">
+      <c r="N27" s="222" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A28" s="55">
         <v>1</v>
       </c>
-      <c r="B27" s="133"/>
-[...1 lines deleted...]
-        <f>TEXT(B27,"000")</f>
+      <c r="B28" s="127"/>
+      <c r="C28" s="49" t="str">
+        <f>TEXT(B28,"000")</f>
         <v>000</v>
       </c>
-      <c r="D27" s="162"/>
-[...26 lines deleted...]
-      <c r="E28" s="155" t="str">
+      <c r="D28" s="154"/>
+      <c r="E28" s="50" t="str">
         <f>IFERROR((VLOOKUP(B28,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F28" s="154" t="str">
+      <c r="F28" s="51" t="str">
         <f>IFERROR((VLOOKUP(B28,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G28" s="59"/>
-[...8 lines deleted...]
-      <c r="A29" s="58">
+      <c r="G28" s="52"/>
+      <c r="H28" s="53"/>
+      <c r="I28" s="53"/>
+      <c r="J28" s="53"/>
+      <c r="K28" s="53"/>
+      <c r="L28" s="53"/>
+      <c r="M28" s="223"/>
+      <c r="N28" s="226"/>
+    </row>
+    <row r="29" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A29" s="55">
+        <v>2</v>
+      </c>
+      <c r="B29" s="128"/>
+      <c r="C29" s="49" t="str">
+        <f t="shared" ref="C29:C30" si="0">TEXT(B29,"000")</f>
+        <v>000</v>
+      </c>
+      <c r="D29" s="155"/>
+      <c r="E29" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B29,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="F29" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B29,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="G29" s="56"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="224"/>
+      <c r="N29" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A30" s="55">
         <v>3</v>
       </c>
-      <c r="B29" s="133"/>
-      <c r="C29" s="51" t="str">
+      <c r="B30" s="127"/>
+      <c r="C30" s="49" t="str">
         <f t="shared" si="0"/>
         <v>000</v>
       </c>
-      <c r="D29" s="163"/>
-[...26 lines deleted...]
-      <c r="E30" s="155" t="str">
+      <c r="D30" s="155"/>
+      <c r="E30" s="148" t="str">
         <f>IFERROR((VLOOKUP(B30,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F30" s="154" t="str">
+      <c r="F30" s="147" t="str">
         <f>IFERROR((VLOOKUP(B30,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G30" s="59"/>
-[...13 lines deleted...]
-        <f t="shared" ref="C31:C36" si="1">TEXT(B31,"000")</f>
+      <c r="G30" s="56"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="57"/>
+      <c r="K30" s="57"/>
+      <c r="L30" s="57"/>
+      <c r="M30" s="224"/>
+      <c r="N30" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A31" s="55">
+        <v>4</v>
+      </c>
+      <c r="B31" s="127"/>
+      <c r="C31" s="49" t="str">
+        <f>TEXT(B31,"000")</f>
         <v>000</v>
       </c>
-      <c r="D31" s="163"/>
-      <c r="E31" s="155" t="str">
+      <c r="D31" s="155"/>
+      <c r="E31" s="148" t="str">
         <f>IFERROR((VLOOKUP(B31,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F31" s="154" t="str">
+      <c r="F31" s="147" t="str">
         <f>IFERROR((VLOOKUP(B31,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G31" s="59"/>
-[...8 lines deleted...]
-      <c r="A32" s="63">
+      <c r="G31" s="56"/>
+      <c r="H31" s="57"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="57"/>
+      <c r="K31" s="57"/>
+      <c r="L31" s="57"/>
+      <c r="M31" s="57"/>
+      <c r="N31" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1">
+      <c r="A32" s="55">
+        <v>5</v>
+      </c>
+      <c r="B32" s="127"/>
+      <c r="C32" s="49" t="str">
+        <f t="shared" ref="C32:C37" si="1">TEXT(B32,"000")</f>
+        <v>000</v>
+      </c>
+      <c r="D32" s="155"/>
+      <c r="E32" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B32,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="F32" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B32,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="G32" s="56"/>
+      <c r="H32" s="57"/>
+      <c r="I32" s="57"/>
+      <c r="J32" s="57"/>
+      <c r="K32" s="57"/>
+      <c r="L32" s="57"/>
+      <c r="M32" s="57"/>
+      <c r="N32" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A33" s="60">
         <v>6</v>
       </c>
-      <c r="B32" s="134"/>
-      <c r="C32" s="64" t="str">
+      <c r="B33" s="128"/>
+      <c r="C33" s="61" t="str">
         <f t="shared" si="1"/>
         <v>000</v>
       </c>
-      <c r="D32" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B32,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D33" s="155"/>
+      <c r="E33" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B33,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F32" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B32,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F33" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B33,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G32" s="65"/>
-[...8 lines deleted...]
-      <c r="A33" s="58">
+      <c r="G33" s="62"/>
+      <c r="H33" s="63"/>
+      <c r="I33" s="63"/>
+      <c r="J33" s="63"/>
+      <c r="K33" s="63"/>
+      <c r="L33" s="63"/>
+      <c r="M33" s="63"/>
+      <c r="N33" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A34" s="55">
         <v>7</v>
       </c>
-      <c r="B33" s="133"/>
-      <c r="C33" s="51" t="str">
+      <c r="B34" s="127"/>
+      <c r="C34" s="49" t="str">
         <f t="shared" si="1"/>
         <v>000</v>
       </c>
-      <c r="D33" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B33,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D34" s="155"/>
+      <c r="E34" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B34,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F33" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B33,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F34" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B34,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G33" s="59"/>
-[...8 lines deleted...]
-      <c r="A34" s="58">
+      <c r="G34" s="56"/>
+      <c r="H34" s="57"/>
+      <c r="I34" s="57"/>
+      <c r="J34" s="57"/>
+      <c r="K34" s="57"/>
+      <c r="L34" s="57"/>
+      <c r="M34" s="57"/>
+      <c r="N34" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A35" s="55">
         <v>8</v>
       </c>
-      <c r="B34" s="133"/>
-      <c r="C34" s="51" t="str">
+      <c r="B35" s="127"/>
+      <c r="C35" s="49" t="str">
         <f t="shared" si="1"/>
         <v>000</v>
       </c>
-      <c r="D34" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B34,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D35" s="155"/>
+      <c r="E35" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B35,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F34" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B34,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F35" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B35,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G34" s="59"/>
-[...8 lines deleted...]
-      <c r="A35" s="58">
+      <c r="G35" s="56"/>
+      <c r="H35" s="57"/>
+      <c r="I35" s="57"/>
+      <c r="J35" s="57"/>
+      <c r="K35" s="57"/>
+      <c r="L35" s="57"/>
+      <c r="M35" s="57"/>
+      <c r="N35" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A36" s="55">
         <v>9</v>
       </c>
-      <c r="B35" s="133"/>
-      <c r="C35" s="51" t="str">
+      <c r="B36" s="127"/>
+      <c r="C36" s="49" t="str">
         <f t="shared" si="1"/>
         <v>000</v>
       </c>
-      <c r="D35" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B35,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D36" s="155"/>
+      <c r="E36" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B36,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F35" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B35,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F36" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B36,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G35" s="59"/>
-[...8 lines deleted...]
-      <c r="A36" s="58">
+      <c r="G36" s="56"/>
+      <c r="H36" s="57"/>
+      <c r="I36" s="57"/>
+      <c r="J36" s="57"/>
+      <c r="K36" s="57"/>
+      <c r="L36" s="57"/>
+      <c r="M36" s="57"/>
+      <c r="N36" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A37" s="55">
         <v>10</v>
       </c>
-      <c r="B36" s="133"/>
-      <c r="C36" s="51" t="str">
+      <c r="B37" s="127"/>
+      <c r="C37" s="49" t="str">
         <f t="shared" si="1"/>
         <v>000</v>
       </c>
-      <c r="D36" s="163"/>
-[...26 lines deleted...]
-      <c r="E37" s="164" t="str">
+      <c r="D37" s="155"/>
+      <c r="E37" s="148" t="str">
         <f>IFERROR((VLOOKUP(B37,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F37" s="165" t="str">
+      <c r="F37" s="147" t="str">
         <f>IFERROR((VLOOKUP(B37,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G37" s="65"/>
-[...13 lines deleted...]
-        <f t="shared" ref="C38:C39" si="2">TEXT(B38,"000")</f>
+      <c r="G37" s="56"/>
+      <c r="H37" s="57"/>
+      <c r="I37" s="57"/>
+      <c r="J37" s="57"/>
+      <c r="K37" s="57"/>
+      <c r="L37" s="57"/>
+      <c r="M37" s="57"/>
+      <c r="N37" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A38" s="55">
+        <v>11</v>
+      </c>
+      <c r="B38" s="127"/>
+      <c r="C38" s="49" t="str">
+        <f>TEXT(B38,"000")</f>
         <v>000</v>
       </c>
-      <c r="D38" s="163"/>
-      <c r="E38" s="155" t="str">
+      <c r="D38" s="166"/>
+      <c r="E38" s="156" t="str">
         <f>IFERROR((VLOOKUP(B38,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F38" s="154" t="str">
+      <c r="F38" s="157" t="str">
         <f>IFERROR((VLOOKUP(B38,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G38" s="59"/>
-[...8 lines deleted...]
-      <c r="A39" s="58">
+      <c r="G38" s="62"/>
+      <c r="H38" s="63"/>
+      <c r="I38" s="63"/>
+      <c r="J38" s="63"/>
+      <c r="K38" s="63"/>
+      <c r="L38" s="63"/>
+      <c r="M38" s="225"/>
+      <c r="N38" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A39" s="55">
+        <v>12</v>
+      </c>
+      <c r="B39" s="128"/>
+      <c r="C39" s="49" t="str">
+        <f t="shared" ref="C39:C40" si="2">TEXT(B39,"000")</f>
+        <v>000</v>
+      </c>
+      <c r="D39" s="155"/>
+      <c r="E39" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B39,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="F39" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B39,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="G39" s="56"/>
+      <c r="H39" s="57"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="57"/>
+      <c r="K39" s="57"/>
+      <c r="L39" s="57"/>
+      <c r="M39" s="224"/>
+      <c r="N39" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A40" s="55">
         <v>13</v>
       </c>
-      <c r="B39" s="133"/>
-      <c r="C39" s="51" t="str">
+      <c r="B40" s="127"/>
+      <c r="C40" s="49" t="str">
         <f t="shared" si="2"/>
         <v>000</v>
       </c>
-      <c r="D39" s="163"/>
-[...26 lines deleted...]
-      <c r="E40" s="155" t="str">
+      <c r="D40" s="155"/>
+      <c r="E40" s="148" t="str">
         <f>IFERROR((VLOOKUP(B40,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F40" s="154" t="str">
+      <c r="F40" s="147" t="str">
         <f>IFERROR((VLOOKUP(B40,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G40" s="59"/>
-[...13 lines deleted...]
-        <f t="shared" ref="C41:C46" si="3">TEXT(B41,"000")</f>
+      <c r="G40" s="56"/>
+      <c r="H40" s="57"/>
+      <c r="I40" s="57"/>
+      <c r="J40" s="57"/>
+      <c r="K40" s="57"/>
+      <c r="L40" s="57"/>
+      <c r="M40" s="224"/>
+      <c r="N40" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A41" s="55">
+        <v>14</v>
+      </c>
+      <c r="B41" s="127"/>
+      <c r="C41" s="49" t="str">
+        <f>TEXT(B41,"000")</f>
         <v>000</v>
       </c>
-      <c r="D41" s="163"/>
-      <c r="E41" s="155" t="str">
+      <c r="D41" s="155"/>
+      <c r="E41" s="148" t="str">
         <f>IFERROR((VLOOKUP(B41,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F41" s="154" t="str">
+      <c r="F41" s="147" t="str">
         <f>IFERROR((VLOOKUP(B41,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G41" s="59"/>
-[...8 lines deleted...]
-      <c r="A42" s="58">
+      <c r="G41" s="56"/>
+      <c r="H41" s="57"/>
+      <c r="I41" s="57"/>
+      <c r="J41" s="57"/>
+      <c r="K41" s="57"/>
+      <c r="L41" s="57"/>
+      <c r="M41" s="57"/>
+      <c r="N41" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1">
+      <c r="A42" s="55">
+        <v>15</v>
+      </c>
+      <c r="B42" s="127"/>
+      <c r="C42" s="49" t="str">
+        <f t="shared" ref="C42:C47" si="3">TEXT(B42,"000")</f>
+        <v>000</v>
+      </c>
+      <c r="D42" s="155"/>
+      <c r="E42" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B42,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="F42" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B42,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="G42" s="56"/>
+      <c r="H42" s="57"/>
+      <c r="I42" s="57"/>
+      <c r="J42" s="57"/>
+      <c r="K42" s="57"/>
+      <c r="L42" s="57"/>
+      <c r="M42" s="57"/>
+      <c r="N42" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A43" s="55">
         <v>16</v>
       </c>
-      <c r="B42" s="134"/>
-      <c r="C42" s="64" t="str">
+      <c r="B43" s="128"/>
+      <c r="C43" s="61" t="str">
         <f t="shared" si="3"/>
         <v>000</v>
       </c>
-      <c r="D42" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B42,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D43" s="155"/>
+      <c r="E43" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B43,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F42" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B42,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F43" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B43,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G42" s="65"/>
-[...8 lines deleted...]
-      <c r="A43" s="58">
+      <c r="G43" s="62"/>
+      <c r="H43" s="63"/>
+      <c r="I43" s="63"/>
+      <c r="J43" s="63"/>
+      <c r="K43" s="63"/>
+      <c r="L43" s="63"/>
+      <c r="M43" s="63"/>
+      <c r="N43" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A44" s="55">
         <v>17</v>
       </c>
-      <c r="B43" s="133"/>
-      <c r="C43" s="51" t="str">
+      <c r="B44" s="127"/>
+      <c r="C44" s="49" t="str">
         <f t="shared" si="3"/>
         <v>000</v>
       </c>
-      <c r="D43" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B43,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D44" s="155"/>
+      <c r="E44" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B44,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F43" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B43,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F44" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B44,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G43" s="59"/>
-[...8 lines deleted...]
-      <c r="A44" s="58">
+      <c r="G44" s="56"/>
+      <c r="H44" s="57"/>
+      <c r="I44" s="57"/>
+      <c r="J44" s="57"/>
+      <c r="K44" s="57"/>
+      <c r="L44" s="57"/>
+      <c r="M44" s="57"/>
+      <c r="N44" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A45" s="55">
         <v>18</v>
       </c>
-      <c r="B44" s="133"/>
-      <c r="C44" s="51" t="str">
+      <c r="B45" s="127"/>
+      <c r="C45" s="49" t="str">
         <f t="shared" si="3"/>
         <v>000</v>
       </c>
-      <c r="D44" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B44,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D45" s="155"/>
+      <c r="E45" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B45,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F44" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B44,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F45" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B45,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G44" s="59"/>
-[...8 lines deleted...]
-      <c r="A45" s="58">
+      <c r="G45" s="56"/>
+      <c r="H45" s="57"/>
+      <c r="I45" s="57"/>
+      <c r="J45" s="57"/>
+      <c r="K45" s="57"/>
+      <c r="L45" s="57"/>
+      <c r="M45" s="57"/>
+      <c r="N45" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A46" s="55">
         <v>19</v>
       </c>
-      <c r="B45" s="133"/>
-      <c r="C45" s="51" t="str">
+      <c r="B46" s="127"/>
+      <c r="C46" s="49" t="str">
         <f t="shared" si="3"/>
         <v>000</v>
       </c>
-      <c r="D45" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B45,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D46" s="155"/>
+      <c r="E46" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B46,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F45" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B45,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F46" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B46,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G45" s="59"/>
-[...8 lines deleted...]
-      <c r="A46" s="58">
+      <c r="G46" s="56"/>
+      <c r="H46" s="57"/>
+      <c r="I46" s="57"/>
+      <c r="J46" s="57"/>
+      <c r="K46" s="57"/>
+      <c r="L46" s="57"/>
+      <c r="M46" s="57"/>
+      <c r="N46" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1">
+      <c r="A47" s="55">
         <v>20</v>
       </c>
-      <c r="B46" s="133"/>
-      <c r="C46" s="51" t="str">
+      <c r="B47" s="127"/>
+      <c r="C47" s="49" t="str">
         <f t="shared" si="3"/>
         <v>000</v>
       </c>
-      <c r="D46" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B46,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D47" s="155"/>
+      <c r="E47" s="156" t="str">
+        <f>IFERROR((VLOOKUP(B47,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F46" s="165" t="str">
-        <f>IFERROR((VLOOKUP(B46,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F47" s="157" t="str">
+        <f>IFERROR((VLOOKUP(B47,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G46" s="59"/>
-[...9 lines deleted...]
-        <v>208</v>
+      <c r="G47" s="56"/>
+      <c r="H47" s="57"/>
+      <c r="I47" s="57"/>
+      <c r="J47" s="57"/>
+      <c r="K47" s="57"/>
+      <c r="L47" s="57"/>
+      <c r="M47" s="57"/>
+      <c r="N47" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="B48" s="65" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
-  <mergeCells count="5">
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A4:A25"/>
-    <mergeCell ref="G23:M24"/>
+    <mergeCell ref="A4:A26"/>
     <mergeCell ref="G5:M16"/>
-    <mergeCell ref="G25:M25"/>
+    <mergeCell ref="G26:M26"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations disablePrompts="1" count="6">
+  <dataValidations count="8">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D24" xr:uid="{B096579A-220B-4A2F-AB00-0FCD0C4A4929}">
       <formula1>"0：早割対象,1：早割非対象"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D23" xr:uid="{6D98C397-62D4-4DA0-A76E-23F25375E854}">
       <formula1>"0：郵送,1：WEBダウンロード"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D25" xr:uid="{2EDA3B28-D1CA-4F29-9416-C8E59450D9B3}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D26" xr:uid="{2EDA3B28-D1CA-4F29-9416-C8E59450D9B3}">
       <formula1>"1：郵送不要,2：Eメール不要,3：両方不要"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7" xr:uid="{72C9585C-E38E-4717-BC1E-F1C17250BDD9}">
       <formula1>"1：静岡経済研究所,2：山梨ちゅうぎん経営者クラブ"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D10" xr:uid="{562201F5-99D3-4289-A8E2-63998E233A80}">
       <formula1>"1：銀行振込,3：口座振替"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6" xr:uid="{64620DD4-F94A-4006-863B-7BF4F0CB9E18}">
       <formula1>"1：SQUET特別会員,2：SQUET一般会員,4：会員以外"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D25" xr:uid="{1FDA45C9-2B14-40C4-9D25-1DDA850EC713}">
+      <formula1>"0：必要,1：不要"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N28:N47" xr:uid="{D89AF4D4-BB63-42E2-AB61-69055909ABC3}">
+      <formula1>"〇,×"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="K4" r:id="rId1" xr:uid="{0273BBB3-1DAD-4A11-A7C0-BD59C17086E4}"/>
     <hyperlink ref="J20" r:id="rId2" xr:uid="{EDB9B894-26DE-454F-A9A1-57B1CA7534E5}"/>
   </hyperlinks>
   <pageMargins left="0.47244094488188981" right="0.19685039370078741" top="0.39370078740157483" bottom="0.23622047244094491" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89DDACB2-DB31-4823-92D5-CBBDD1918CAC}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
-  <dimension ref="A1:T47"/>
+  <dimension ref="A1:T48"/>
   <sheetViews>
     <sheetView zoomScale="82" zoomScaleNormal="82" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.19921875" defaultRowHeight="19.2"/>
   <cols>
-    <col min="1" max="1" width="4.19921875" style="70" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16384" width="8.19921875" style="70"/>
+    <col min="1" max="1" width="4.19921875" style="67" customWidth="1"/>
+    <col min="2" max="2" width="20.09765625" style="69" customWidth="1"/>
+    <col min="3" max="3" width="17.69921875" style="67" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="19.69921875" style="67" customWidth="1"/>
+    <col min="5" max="5" width="49.296875" style="67" customWidth="1"/>
+    <col min="6" max="6" width="12.69921875" style="67" customWidth="1"/>
+    <col min="7" max="10" width="9.19921875" style="67" customWidth="1"/>
+    <col min="11" max="11" width="17.09765625" style="67" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="15.09765625" style="67" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="21.8984375" style="67" customWidth="1"/>
+    <col min="14" max="14" width="9.5" style="67" customWidth="1"/>
+    <col min="15" max="16384" width="8.19921875" style="67"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="32.25" customHeight="1">
-      <c r="A1" s="219" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="219"/>
+      <c r="A1" s="210" t="s">
+        <v>266</v>
+      </c>
+      <c r="B1" s="210"/>
+      <c r="C1" s="210"/>
+      <c r="D1" s="210"/>
+      <c r="E1" s="210"/>
+      <c r="F1" s="210"/>
+      <c r="G1" s="210"/>
+      <c r="H1" s="210"/>
+      <c r="I1" s="210"/>
+      <c r="J1" s="210"/>
+      <c r="K1" s="210"/>
+      <c r="L1" s="210"/>
+      <c r="M1" s="210"/>
     </row>
     <row r="2" spans="1:20" ht="4.95" customHeight="1">
-      <c r="A2" s="71"/>
-[...5 lines deleted...]
-      <c r="L2" s="73"/>
+      <c r="A2" s="68"/>
+      <c r="F2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
     </row>
     <row r="3" spans="1:20" ht="27" thickBot="1">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="74"/>
-[...1 lines deleted...]
-        <v>299</v>
+      <c r="B3" s="71"/>
+      <c r="G3" s="179" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="23.25" customHeight="1">
-      <c r="A4" s="228" t="s">
+      <c r="A4" s="217" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="75" t="s">
+      <c r="B4" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="76"/>
-      <c r="D4" s="77" t="s">
+      <c r="C4" s="73"/>
+      <c r="D4" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="E4" s="75"/>
+      <c r="G4" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H4" s="1"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="151" t="s">
+        <v>27</v>
+      </c>
+      <c r="L4" s="76"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="70"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+    </row>
+    <row r="5" spans="1:20" ht="23.25" customHeight="1">
+      <c r="A5" s="218"/>
+      <c r="B5" s="78" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="79" t="s">
         <v>62</v>
       </c>
-      <c r="E4" s="78"/>
-[...24 lines deleted...]
-      <c r="D5" s="83" t="s">
+      <c r="E5" s="80"/>
+      <c r="G5" s="219" t="s">
+        <v>113</v>
+      </c>
+      <c r="H5" s="219"/>
+      <c r="I5" s="219"/>
+      <c r="J5" s="219"/>
+      <c r="K5" s="219"/>
+      <c r="L5" s="219"/>
+      <c r="M5" s="219"/>
+      <c r="N5" s="81"/>
+      <c r="O5" s="81"/>
+      <c r="P5" s="81"/>
+      <c r="Q5" s="81"/>
+      <c r="R5" s="81"/>
+      <c r="S5" s="81"/>
+      <c r="T5" s="81"/>
+    </row>
+    <row r="6" spans="1:20" ht="23.25" customHeight="1">
+      <c r="A6" s="218"/>
+      <c r="B6" s="78" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="82" t="s">
         <v>63</v>
       </c>
-      <c r="E5" s="84"/>
-      <c r="G5" s="230" t="s">
+      <c r="E6" s="83"/>
+      <c r="G6" s="219"/>
+      <c r="H6" s="219"/>
+      <c r="I6" s="219"/>
+      <c r="J6" s="219"/>
+      <c r="K6" s="219"/>
+      <c r="L6" s="219"/>
+      <c r="M6" s="219"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="84"/>
+      <c r="Q6" s="84"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+    </row>
+    <row r="7" spans="1:20" ht="23.25" hidden="1" customHeight="1">
+      <c r="A7" s="218"/>
+      <c r="B7" s="78" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="79"/>
+      <c r="E7" s="83"/>
+      <c r="G7" s="219"/>
+      <c r="H7" s="219"/>
+      <c r="I7" s="219"/>
+      <c r="J7" s="219"/>
+      <c r="K7" s="219"/>
+      <c r="L7" s="219"/>
+      <c r="M7" s="219"/>
+      <c r="N7" s="85"/>
+      <c r="O7" s="81"/>
+      <c r="P7" s="85"/>
+      <c r="Q7" s="85"/>
+      <c r="R7" s="85"/>
+      <c r="S7" s="86"/>
+      <c r="T7" s="86"/>
+    </row>
+    <row r="8" spans="1:20" ht="24" customHeight="1">
+      <c r="A8" s="218"/>
+      <c r="B8" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="79">
+        <v>12345</v>
+      </c>
+      <c r="E8" s="83"/>
+      <c r="G8" s="219"/>
+      <c r="H8" s="219"/>
+      <c r="I8" s="219"/>
+      <c r="J8" s="219"/>
+      <c r="K8" s="219"/>
+      <c r="L8" s="219"/>
+      <c r="M8" s="219"/>
+      <c r="N8" s="84"/>
+      <c r="O8" s="81"/>
+      <c r="P8" s="84"/>
+      <c r="Q8" s="84"/>
+      <c r="R8" s="84"/>
+      <c r="S8" s="84"/>
+      <c r="T8" s="84"/>
+    </row>
+    <row r="9" spans="1:20" ht="24" customHeight="1">
+      <c r="A9" s="218"/>
+      <c r="B9" s="78" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="E9" s="83"/>
+      <c r="G9" s="219"/>
+      <c r="H9" s="219"/>
+      <c r="I9" s="219"/>
+      <c r="J9" s="219"/>
+      <c r="K9" s="219"/>
+      <c r="L9" s="219"/>
+      <c r="M9" s="219"/>
+      <c r="N9" s="84"/>
+      <c r="O9" s="84"/>
+      <c r="P9" s="84"/>
+      <c r="Q9" s="84"/>
+      <c r="R9" s="84"/>
+      <c r="S9" s="84"/>
+      <c r="T9" s="84"/>
+    </row>
+    <row r="10" spans="1:20" ht="24" customHeight="1">
+      <c r="A10" s="218"/>
+      <c r="B10" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" s="83"/>
+      <c r="G10" s="219"/>
+      <c r="H10" s="219"/>
+      <c r="I10" s="219"/>
+      <c r="J10" s="219"/>
+      <c r="K10" s="219"/>
+      <c r="L10" s="219"/>
+      <c r="M10" s="219"/>
+      <c r="N10" s="84"/>
+      <c r="O10" s="84"/>
+      <c r="P10" s="84"/>
+      <c r="Q10" s="84"/>
+      <c r="R10" s="84"/>
+      <c r="S10" s="84"/>
+      <c r="T10" s="84"/>
+    </row>
+    <row r="11" spans="1:20" ht="24" customHeight="1">
+      <c r="A11" s="218"/>
+      <c r="B11" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="79">
+        <v>1058501</v>
+      </c>
+      <c r="E11" s="83"/>
+      <c r="G11" s="219"/>
+      <c r="H11" s="219"/>
+      <c r="I11" s="219"/>
+      <c r="J11" s="219"/>
+      <c r="K11" s="219"/>
+      <c r="L11" s="219"/>
+      <c r="M11" s="219"/>
+      <c r="N11" s="87"/>
+      <c r="O11" s="81"/>
+      <c r="P11" s="81"/>
+      <c r="Q11" s="81"/>
+      <c r="R11" s="81"/>
+      <c r="S11" s="81"/>
+      <c r="T11" s="81"/>
+    </row>
+    <row r="12" spans="1:20" ht="24" customHeight="1">
+      <c r="A12" s="218"/>
+      <c r="B12" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="79" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" s="83"/>
+      <c r="G12" s="219"/>
+      <c r="H12" s="219"/>
+      <c r="I12" s="219"/>
+      <c r="J12" s="219"/>
+      <c r="K12" s="219"/>
+      <c r="L12" s="219"/>
+      <c r="M12" s="219"/>
+      <c r="N12" s="87"/>
+      <c r="O12" s="81"/>
+      <c r="P12" s="81"/>
+      <c r="Q12" s="81"/>
+      <c r="R12" s="81"/>
+      <c r="S12" s="81"/>
+      <c r="T12" s="81"/>
+    </row>
+    <row r="13" spans="1:20" ht="24" customHeight="1">
+      <c r="A13" s="218"/>
+      <c r="B13" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="79" t="s">
+        <v>67</v>
+      </c>
+      <c r="E13" s="83"/>
+      <c r="G13" s="219"/>
+      <c r="H13" s="219"/>
+      <c r="I13" s="219"/>
+      <c r="J13" s="219"/>
+      <c r="K13" s="219"/>
+      <c r="L13" s="219"/>
+      <c r="M13" s="219"/>
+      <c r="N13" s="81"/>
+      <c r="O13" s="81"/>
+      <c r="P13" s="81"/>
+      <c r="Q13" s="81"/>
+      <c r="R13" s="81"/>
+      <c r="S13" s="81"/>
+      <c r="T13" s="81"/>
+    </row>
+    <row r="14" spans="1:20" ht="24" customHeight="1">
+      <c r="A14" s="218"/>
+      <c r="B14" s="78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="79" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14" s="83"/>
+      <c r="G14" s="219"/>
+      <c r="H14" s="219"/>
+      <c r="I14" s="219"/>
+      <c r="J14" s="219"/>
+      <c r="K14" s="219"/>
+      <c r="L14" s="219"/>
+      <c r="M14" s="219"/>
+      <c r="N14" s="81"/>
+      <c r="O14" s="81"/>
+      <c r="P14" s="81"/>
+      <c r="Q14" s="81"/>
+      <c r="R14" s="81"/>
+      <c r="S14" s="81"/>
+      <c r="T14" s="81"/>
+    </row>
+    <row r="15" spans="1:20" ht="24" customHeight="1">
+      <c r="A15" s="218"/>
+      <c r="B15" s="78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" s="83"/>
+      <c r="G15" s="220"/>
+      <c r="H15" s="220"/>
+      <c r="I15" s="220"/>
+      <c r="J15" s="220"/>
+      <c r="K15" s="220"/>
+      <c r="L15" s="220"/>
+      <c r="M15" s="220"/>
+      <c r="N15" s="81"/>
+      <c r="O15" s="81"/>
+      <c r="P15" s="81"/>
+      <c r="Q15" s="81"/>
+      <c r="R15" s="81"/>
+      <c r="S15" s="81"/>
+      <c r="T15" s="81"/>
+    </row>
+    <row r="16" spans="1:20" ht="24" customHeight="1">
+      <c r="A16" s="218"/>
+      <c r="B16" s="78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="79" t="s">
+        <v>70</v>
+      </c>
+      <c r="E16" s="83"/>
+      <c r="G16" s="220"/>
+      <c r="H16" s="220"/>
+      <c r="I16" s="220"/>
+      <c r="J16" s="220"/>
+      <c r="K16" s="220"/>
+      <c r="L16" s="220"/>
+      <c r="M16" s="220"/>
+      <c r="N16" s="70"/>
+      <c r="O16" s="70"/>
+      <c r="P16" s="70"/>
+      <c r="Q16" s="70"/>
+      <c r="R16" s="70"/>
+      <c r="S16" s="70"/>
+      <c r="T16" s="70"/>
+    </row>
+    <row r="17" spans="1:14" ht="24" customHeight="1" thickBot="1">
+      <c r="A17" s="218"/>
+      <c r="B17" s="78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="79" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" s="83"/>
+      <c r="G17" s="125"/>
+      <c r="H17" s="125"/>
+      <c r="I17" s="125"/>
+      <c r="J17" s="125"/>
+      <c r="K17" s="125"/>
+      <c r="L17" s="125"/>
+      <c r="M17" s="125"/>
+    </row>
+    <row r="18" spans="1:14" ht="24" customHeight="1">
+      <c r="A18" s="218"/>
+      <c r="B18" s="78" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="79" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" s="83"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="118"/>
+      <c r="I18" s="118"/>
+      <c r="J18" s="118"/>
+      <c r="K18" s="118"/>
+      <c r="L18" s="118"/>
+      <c r="M18" s="119"/>
+    </row>
+    <row r="19" spans="1:14" ht="24" customHeight="1">
+      <c r="A19" s="218"/>
+      <c r="B19" s="78" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="79" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" s="83"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="I19" s="27"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="28"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="30"/>
+    </row>
+    <row r="20" spans="1:14" ht="24" customHeight="1">
+      <c r="A20" s="218"/>
+      <c r="B20" s="78" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="79" t="s">
+        <v>74</v>
+      </c>
+      <c r="E20" s="83"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="33"/>
+      <c r="J20" s="126" t="s">
+        <v>97</v>
+      </c>
+      <c r="K20" s="66"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="34"/>
+    </row>
+    <row r="21" spans="1:14" ht="24" customHeight="1" thickBot="1">
+      <c r="A21" s="218"/>
+      <c r="B21" s="78" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="79" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" s="83"/>
+      <c r="G21" s="35"/>
+      <c r="H21" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="I21" s="37"/>
+      <c r="J21" s="37"/>
+      <c r="K21" s="37"/>
+      <c r="L21" s="37"/>
+      <c r="M21" s="38"/>
+    </row>
+    <row r="22" spans="1:14" ht="24" customHeight="1">
+      <c r="A22" s="218"/>
+      <c r="B22" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="79" t="s">
+        <v>76</v>
+      </c>
+      <c r="E22" s="83"/>
+    </row>
+    <row r="23" spans="1:14" s="2" customFormat="1" ht="23.4" customHeight="1">
+      <c r="A23" s="218"/>
+      <c r="B23" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="E23" s="19"/>
+      <c r="F23" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="G23" s="228"/>
+      <c r="H23" s="229"/>
+      <c r="I23" s="229"/>
+      <c r="J23" s="229"/>
+      <c r="K23" s="229"/>
+      <c r="L23" s="229"/>
+      <c r="M23" s="229"/>
+    </row>
+    <row r="24" spans="1:14" s="2" customFormat="1" ht="24" hidden="1" customHeight="1">
+      <c r="A24" s="218"/>
+      <c r="B24" s="14"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="19"/>
+      <c r="G24" s="229"/>
+      <c r="H24" s="229"/>
+      <c r="I24" s="229"/>
+      <c r="J24" s="229"/>
+      <c r="K24" s="229"/>
+      <c r="L24" s="229"/>
+      <c r="M24" s="229"/>
+    </row>
+    <row r="25" spans="1:14" s="2" customFormat="1" ht="24" customHeight="1">
+      <c r="A25" s="218"/>
+      <c r="B25" s="14" t="s">
+        <v>349</v>
+      </c>
+      <c r="C25" s="221"/>
+      <c r="D25" s="15" t="s">
+        <v>354</v>
+      </c>
+      <c r="E25" s="16"/>
+      <c r="F25" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="G25" s="203"/>
+      <c r="H25" s="203"/>
+      <c r="I25" s="203"/>
+      <c r="J25" s="203"/>
+      <c r="K25" s="203"/>
+      <c r="L25" s="203"/>
+      <c r="M25" s="203"/>
+    </row>
+    <row r="26" spans="1:14" ht="44.25" customHeight="1" thickBot="1">
+      <c r="A26" s="218"/>
+      <c r="B26" s="89" t="s">
+        <v>48</v>
+      </c>
+      <c r="C26" s="90"/>
+      <c r="D26" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" s="80"/>
+      <c r="G26" s="215" t="s">
+        <v>267</v>
+      </c>
+      <c r="H26" s="216"/>
+      <c r="I26" s="216"/>
+      <c r="J26" s="216"/>
+      <c r="K26" s="216"/>
+      <c r="L26" s="216"/>
+      <c r="M26" s="216"/>
+    </row>
+    <row r="27" spans="1:14" ht="24.75" customHeight="1" thickBot="1">
+      <c r="A27" s="92" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="93" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="94" t="s">
+        <v>51</v>
+      </c>
+      <c r="D27" s="153" t="s">
         <v>115</v>
       </c>
-      <c r="H5" s="230"/>
-[...314 lines deleted...]
-      <c r="D19" s="83" t="s">
+      <c r="E27" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="F27" s="96" t="s">
+        <v>53</v>
+      </c>
+      <c r="G27" s="97" t="s">
+        <v>54</v>
+      </c>
+      <c r="H27" s="98" t="s">
+        <v>55</v>
+      </c>
+      <c r="I27" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="J27" s="98" t="s">
+        <v>57</v>
+      </c>
+      <c r="K27" s="98" t="s">
+        <v>58</v>
+      </c>
+      <c r="L27" s="98" t="s">
+        <v>59</v>
+      </c>
+      <c r="M27" s="99" t="s">
+        <v>60</v>
+      </c>
+      <c r="N27" s="222" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="105" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A28" s="100">
+        <v>1</v>
+      </c>
+      <c r="B28" s="158"/>
+      <c r="C28" s="49" t="str">
+        <f>TEXT(B28,"000")</f>
+        <v>000</v>
+      </c>
+      <c r="D28" s="155">
+        <v>46207</v>
+      </c>
+      <c r="E28" s="50" t="str">
+        <f>IFERROR((VLOOKUP(B28,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="F28" s="51" t="str">
+        <f>IFERROR((VLOOKUP(B28,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="G28" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="H28" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="I28" s="103" t="s">
+        <v>80</v>
+      </c>
+      <c r="J28" s="103" t="s">
+        <v>81</v>
+      </c>
+      <c r="K28" s="103" t="s">
         <v>74</v>
       </c>
-      <c r="E19" s="87"/>
-[...174 lines deleted...]
-        <f>IFERROR((VLOOKUP(B27,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="L28" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="M28" s="104" t="s">
+        <v>83</v>
+      </c>
+      <c r="N28" s="226" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="105" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A29" s="106">
+        <v>2</v>
+      </c>
+      <c r="B29" s="159" t="s">
+        <v>129</v>
+      </c>
+      <c r="C29" s="49" t="str">
+        <f t="shared" ref="C29:C30" si="0">TEXT(B29,"000")</f>
+        <v>G707</v>
+      </c>
+      <c r="D29" s="155">
+        <v>46207</v>
+      </c>
+      <c r="E29" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B29,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+        <v>4時間でわかる!決算書の見どころ・勘どころ【MUFGビジネスセミナーアーカイブ707】</v>
+      </c>
+      <c r="F29" s="147">
+        <f>IFERROR((VLOOKUP(B29,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v>29700.000000000004</v>
       </c>
-      <c r="G27" s="107" t="s">
-[...14 lines deleted...]
-      <c r="L27" s="108" t="s">
+      <c r="G29" s="108" t="s">
         <v>84</v>
       </c>
-      <c r="M27" s="109" t="s">
+      <c r="H29" s="109" t="s">
         <v>85</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="G28" s="113" t="s">
+      <c r="I29" s="109" t="s">
         <v>86</v>
       </c>
-      <c r="H28" s="114" t="s">
+      <c r="J29" s="109" t="s">
         <v>87</v>
       </c>
-      <c r="I28" s="114" t="s">
+      <c r="K29" s="109" t="s">
         <v>88</v>
       </c>
-      <c r="J28" s="114" t="s">
+      <c r="L29" s="109" t="s">
         <v>89</v>
       </c>
-      <c r="K28" s="114" t="s">
+      <c r="M29" s="110" t="s">
         <v>90</v>
       </c>
-      <c r="L28" s="114" t="s">
-[...7 lines deleted...]
-      <c r="A29" s="111">
+      <c r="N29" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="105" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A30" s="106">
         <v>3</v>
       </c>
-      <c r="B29" s="167" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="51" t="str">
+      <c r="B30" s="159" t="s">
+        <v>130</v>
+      </c>
+      <c r="C30" s="49" t="str">
         <f t="shared" si="0"/>
         <v>G741</v>
       </c>
-      <c r="D29" s="163">
-[...3 lines deleted...]
-        <f>IFERROR((VLOOKUP(B29,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D30" s="155">
+        <v>46239</v>
+      </c>
+      <c r="E30" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B30,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v>1日で学ぶ「会社の税金」入門講座【MUFGビジネスセミナーアーカイブ741】</v>
       </c>
-      <c r="F29" s="154">
-        <f>IFERROR((VLOOKUP(B29,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F30" s="147">
+        <f>IFERROR((VLOOKUP(B30,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v>38500</v>
       </c>
-      <c r="G29" s="113" t="s">
+      <c r="G30" s="108" t="s">
+        <v>91</v>
+      </c>
+      <c r="H30" s="109" t="s">
+        <v>92</v>
+      </c>
+      <c r="I30" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="H29" s="114" t="s">
+      <c r="J30" s="109" t="s">
         <v>94</v>
       </c>
-      <c r="I29" s="114" t="s">
+      <c r="K30" s="109" t="s">
         <v>95</v>
       </c>
-      <c r="J29" s="114" t="s">
+      <c r="L30" s="109" t="s">
+        <v>89</v>
+      </c>
+      <c r="M30" s="110" t="s">
         <v>96</v>
       </c>
-      <c r="K29" s="114" t="s">
-[...10 lines deleted...]
-      <c r="A30" s="111">
+      <c r="N30" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="105" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A31" s="106">
         <v>4</v>
       </c>
-      <c r="B30" s="112"/>
-[...1 lines deleted...]
-        <f>TEXT(B30,"000")</f>
+      <c r="B31" s="107"/>
+      <c r="C31" s="101" t="str">
+        <f>TEXT(B31,"000")</f>
         <v>000</v>
       </c>
-      <c r="D30" s="163"/>
-[...26 lines deleted...]
-      <c r="E31" s="155" t="str">
+      <c r="D31" s="155"/>
+      <c r="E31" s="148" t="str">
         <f>IFERROR((VLOOKUP(B31,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F31" s="154" t="str">
+      <c r="F31" s="147" t="str">
         <f>IFERROR((VLOOKUP(B31,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G31" s="113"/>
-[...8 lines deleted...]
-      <c r="A32" s="111">
+      <c r="G31" s="108"/>
+      <c r="H31" s="109"/>
+      <c r="I31" s="109"/>
+      <c r="J31" s="109"/>
+      <c r="K31" s="109"/>
+      <c r="L31" s="109"/>
+      <c r="M31" s="111"/>
+      <c r="N31" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" s="105" customFormat="1" ht="30" customHeight="1">
+      <c r="A32" s="106">
+        <v>5</v>
+      </c>
+      <c r="B32" s="107"/>
+      <c r="C32" s="101" t="str">
+        <f t="shared" ref="C32:C37" si="1">TEXT(B32,"000")</f>
+        <v>000</v>
+      </c>
+      <c r="D32" s="155"/>
+      <c r="E32" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B32,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="F32" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B32,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="G32" s="108"/>
+      <c r="H32" s="109"/>
+      <c r="I32" s="109"/>
+      <c r="J32" s="109"/>
+      <c r="K32" s="109"/>
+      <c r="L32" s="109"/>
+      <c r="M32" s="111"/>
+      <c r="N32" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" s="105" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A33" s="106">
         <v>6</v>
       </c>
-      <c r="B32" s="117"/>
-      <c r="C32" s="118" t="str">
+      <c r="B33" s="112"/>
+      <c r="C33" s="113" t="str">
         <f t="shared" si="1"/>
         <v>000</v>
       </c>
-      <c r="D32" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B32,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D33" s="155"/>
+      <c r="E33" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B33,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F32" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B32,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F33" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B33,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G32" s="119"/>
-[...8 lines deleted...]
-      <c r="A33" s="111">
+      <c r="G33" s="114"/>
+      <c r="H33" s="115"/>
+      <c r="I33" s="115"/>
+      <c r="J33" s="115"/>
+      <c r="K33" s="115"/>
+      <c r="L33" s="115"/>
+      <c r="M33" s="116"/>
+      <c r="N33" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" s="105" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A34" s="106">
         <v>7</v>
       </c>
-      <c r="B33" s="112"/>
-      <c r="C33" s="106" t="str">
+      <c r="B34" s="107"/>
+      <c r="C34" s="101" t="str">
         <f t="shared" si="1"/>
         <v>000</v>
       </c>
-      <c r="D33" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B33,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D34" s="155"/>
+      <c r="E34" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B34,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F33" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B33,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F34" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B34,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G33" s="113"/>
-[...8 lines deleted...]
-      <c r="A34" s="111">
+      <c r="G34" s="108"/>
+      <c r="H34" s="109"/>
+      <c r="I34" s="109"/>
+      <c r="J34" s="109"/>
+      <c r="K34" s="109"/>
+      <c r="L34" s="109"/>
+      <c r="M34" s="111"/>
+      <c r="N34" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" s="105" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A35" s="106">
         <v>8</v>
       </c>
-      <c r="B34" s="112"/>
-      <c r="C34" s="106" t="str">
+      <c r="B35" s="107"/>
+      <c r="C35" s="101" t="str">
         <f t="shared" si="1"/>
         <v>000</v>
       </c>
-      <c r="D34" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B34,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D35" s="155"/>
+      <c r="E35" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B35,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F34" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B34,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F35" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B35,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G34" s="113"/>
-[...8 lines deleted...]
-      <c r="A35" s="111">
+      <c r="G35" s="108"/>
+      <c r="H35" s="109"/>
+      <c r="I35" s="109"/>
+      <c r="J35" s="109"/>
+      <c r="K35" s="109"/>
+      <c r="L35" s="109"/>
+      <c r="M35" s="111"/>
+      <c r="N35" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" s="105" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A36" s="106">
         <v>9</v>
       </c>
-      <c r="B35" s="112"/>
-      <c r="C35" s="106" t="str">
+      <c r="B36" s="107"/>
+      <c r="C36" s="101" t="str">
         <f t="shared" si="1"/>
         <v>000</v>
       </c>
-      <c r="D35" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B35,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D36" s="155"/>
+      <c r="E36" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B36,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F35" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B35,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F36" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B36,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G35" s="113"/>
-[...8 lines deleted...]
-      <c r="A36" s="111">
+      <c r="G36" s="108"/>
+      <c r="H36" s="109"/>
+      <c r="I36" s="109"/>
+      <c r="J36" s="109"/>
+      <c r="K36" s="109"/>
+      <c r="L36" s="109"/>
+      <c r="M36" s="111"/>
+      <c r="N36" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" s="105" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A37" s="106">
         <v>10</v>
       </c>
-      <c r="B36" s="112"/>
-      <c r="C36" s="106" t="str">
+      <c r="B37" s="107"/>
+      <c r="C37" s="101" t="str">
         <f t="shared" si="1"/>
         <v>000</v>
       </c>
-      <c r="D36" s="163"/>
-[...26 lines deleted...]
-      <c r="E37" s="164" t="str">
+      <c r="D37" s="155"/>
+      <c r="E37" s="148" t="str">
         <f>IFERROR((VLOOKUP(B37,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F37" s="165" t="str">
+      <c r="F37" s="147" t="str">
         <f>IFERROR((VLOOKUP(B37,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G37" s="65"/>
-[...13 lines deleted...]
-        <f t="shared" ref="C38:C39" si="2">TEXT(B38,"000")</f>
+      <c r="G37" s="108"/>
+      <c r="H37" s="109"/>
+      <c r="I37" s="109"/>
+      <c r="J37" s="109"/>
+      <c r="K37" s="109"/>
+      <c r="L37" s="109"/>
+      <c r="M37" s="111"/>
+      <c r="N37" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A38" s="55">
+        <v>11</v>
+      </c>
+      <c r="B38" s="127"/>
+      <c r="C38" s="49" t="str">
+        <f>TEXT(B38,"000")</f>
         <v>000</v>
       </c>
-      <c r="D38" s="163"/>
-      <c r="E38" s="155" t="str">
+      <c r="D38" s="166"/>
+      <c r="E38" s="156" t="str">
         <f>IFERROR((VLOOKUP(B38,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F38" s="154" t="str">
+      <c r="F38" s="157" t="str">
         <f>IFERROR((VLOOKUP(B38,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G38" s="59"/>
-[...8 lines deleted...]
-      <c r="A39" s="58">
+      <c r="G38" s="62"/>
+      <c r="H38" s="63"/>
+      <c r="I38" s="63"/>
+      <c r="J38" s="63"/>
+      <c r="K38" s="63"/>
+      <c r="L38" s="63"/>
+      <c r="M38" s="167"/>
+      <c r="N38" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A39" s="55">
+        <v>12</v>
+      </c>
+      <c r="B39" s="128"/>
+      <c r="C39" s="49" t="str">
+        <f t="shared" ref="C39:C40" si="2">TEXT(B39,"000")</f>
+        <v>000</v>
+      </c>
+      <c r="D39" s="155"/>
+      <c r="E39" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B39,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="F39" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B39,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="G39" s="56"/>
+      <c r="H39" s="57"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="57"/>
+      <c r="K39" s="57"/>
+      <c r="L39" s="57"/>
+      <c r="M39" s="58"/>
+      <c r="N39" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A40" s="55">
         <v>13</v>
       </c>
-      <c r="B39" s="133"/>
-      <c r="C39" s="51" t="str">
+      <c r="B40" s="127"/>
+      <c r="C40" s="49" t="str">
         <f t="shared" si="2"/>
         <v>000</v>
       </c>
-      <c r="D39" s="163"/>
-[...26 lines deleted...]
-      <c r="E40" s="155" t="str">
+      <c r="D40" s="155"/>
+      <c r="E40" s="148" t="str">
         <f>IFERROR((VLOOKUP(B40,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F40" s="154" t="str">
+      <c r="F40" s="147" t="str">
         <f>IFERROR((VLOOKUP(B40,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G40" s="59"/>
-[...13 lines deleted...]
-        <f t="shared" ref="C41:C46" si="3">TEXT(B41,"000")</f>
+      <c r="G40" s="56"/>
+      <c r="H40" s="57"/>
+      <c r="I40" s="57"/>
+      <c r="J40" s="57"/>
+      <c r="K40" s="57"/>
+      <c r="L40" s="57"/>
+      <c r="M40" s="58"/>
+      <c r="N40" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A41" s="55">
+        <v>14</v>
+      </c>
+      <c r="B41" s="127"/>
+      <c r="C41" s="49" t="str">
+        <f>TEXT(B41,"000")</f>
         <v>000</v>
       </c>
-      <c r="D41" s="163"/>
-      <c r="E41" s="155" t="str">
+      <c r="D41" s="155"/>
+      <c r="E41" s="148" t="str">
         <f>IFERROR((VLOOKUP(B41,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F41" s="154" t="str">
+      <c r="F41" s="147" t="str">
         <f>IFERROR((VLOOKUP(B41,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G41" s="59"/>
-[...8 lines deleted...]
-      <c r="A42" s="58">
+      <c r="G41" s="56"/>
+      <c r="H41" s="57"/>
+      <c r="I41" s="57"/>
+      <c r="J41" s="57"/>
+      <c r="K41" s="57"/>
+      <c r="L41" s="57"/>
+      <c r="M41" s="59"/>
+      <c r="N41" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1">
+      <c r="A42" s="55">
+        <v>15</v>
+      </c>
+      <c r="B42" s="127"/>
+      <c r="C42" s="49" t="str">
+        <f t="shared" ref="C42:C47" si="3">TEXT(B42,"000")</f>
+        <v>000</v>
+      </c>
+      <c r="D42" s="155"/>
+      <c r="E42" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B42,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="F42" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B42,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+        <v/>
+      </c>
+      <c r="G42" s="56"/>
+      <c r="H42" s="57"/>
+      <c r="I42" s="57"/>
+      <c r="J42" s="57"/>
+      <c r="K42" s="57"/>
+      <c r="L42" s="57"/>
+      <c r="M42" s="59"/>
+      <c r="N42" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A43" s="55">
         <v>16</v>
       </c>
-      <c r="B42" s="134"/>
-      <c r="C42" s="64" t="str">
+      <c r="B43" s="128"/>
+      <c r="C43" s="61" t="str">
         <f t="shared" si="3"/>
         <v>000</v>
       </c>
-      <c r="D42" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B42,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D43" s="155"/>
+      <c r="E43" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B43,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F42" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B42,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F43" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B43,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G42" s="65"/>
-[...8 lines deleted...]
-      <c r="A43" s="58">
+      <c r="G43" s="62"/>
+      <c r="H43" s="63"/>
+      <c r="I43" s="63"/>
+      <c r="J43" s="63"/>
+      <c r="K43" s="63"/>
+      <c r="L43" s="63"/>
+      <c r="M43" s="64"/>
+      <c r="N43" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A44" s="55">
         <v>17</v>
       </c>
-      <c r="B43" s="133"/>
-      <c r="C43" s="51" t="str">
+      <c r="B44" s="127"/>
+      <c r="C44" s="49" t="str">
         <f t="shared" si="3"/>
         <v>000</v>
       </c>
-      <c r="D43" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B43,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D44" s="155"/>
+      <c r="E44" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B44,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F43" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B43,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F44" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B44,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G43" s="59"/>
-[...8 lines deleted...]
-      <c r="A44" s="58">
+      <c r="G44" s="56"/>
+      <c r="H44" s="57"/>
+      <c r="I44" s="57"/>
+      <c r="J44" s="57"/>
+      <c r="K44" s="57"/>
+      <c r="L44" s="57"/>
+      <c r="M44" s="59"/>
+      <c r="N44" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A45" s="55">
         <v>18</v>
       </c>
-      <c r="B44" s="133"/>
-      <c r="C44" s="51" t="str">
+      <c r="B45" s="127"/>
+      <c r="C45" s="49" t="str">
         <f t="shared" si="3"/>
         <v>000</v>
       </c>
-      <c r="D44" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B44,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D45" s="155"/>
+      <c r="E45" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B45,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F44" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B44,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F45" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B45,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G44" s="59"/>
-[...8 lines deleted...]
-      <c r="A45" s="58">
+      <c r="G45" s="56"/>
+      <c r="H45" s="57"/>
+      <c r="I45" s="57"/>
+      <c r="J45" s="57"/>
+      <c r="K45" s="57"/>
+      <c r="L45" s="57"/>
+      <c r="M45" s="59"/>
+      <c r="N45" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A46" s="55">
         <v>19</v>
       </c>
-      <c r="B45" s="133"/>
-      <c r="C45" s="51" t="str">
+      <c r="B46" s="127"/>
+      <c r="C46" s="49" t="str">
         <f t="shared" si="3"/>
         <v>000</v>
       </c>
-      <c r="D45" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B45,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D46" s="155"/>
+      <c r="E46" s="148" t="str">
+        <f>IFERROR((VLOOKUP(B46,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F45" s="154" t="str">
-        <f>IFERROR((VLOOKUP(B45,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F46" s="147" t="str">
+        <f>IFERROR((VLOOKUP(B46,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G45" s="59"/>
-[...8 lines deleted...]
-      <c r="A46" s="58">
+      <c r="G46" s="56"/>
+      <c r="H46" s="57"/>
+      <c r="I46" s="57"/>
+      <c r="J46" s="57"/>
+      <c r="K46" s="57"/>
+      <c r="L46" s="57"/>
+      <c r="M46" s="59"/>
+      <c r="N46" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" s="54" customFormat="1" ht="30" customHeight="1">
+      <c r="A47" s="55">
         <v>20</v>
       </c>
-      <c r="B46" s="133"/>
-      <c r="C46" s="51" t="str">
+      <c r="B47" s="127"/>
+      <c r="C47" s="49" t="str">
         <f t="shared" si="3"/>
         <v>000</v>
       </c>
-      <c r="D46" s="163"/>
-[...1 lines deleted...]
-        <f>IFERROR((VLOOKUP(B46,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
+      <c r="D47" s="155"/>
+      <c r="E47" s="156" t="str">
+        <f>IFERROR((VLOOKUP(B47,MUFGビジネスセミナーアーカイブ一覧!C:D,2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="F46" s="165" t="str">
-        <f>IFERROR((VLOOKUP(B46,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
+      <c r="F47" s="157" t="str">
+        <f>IFERROR((VLOOKUP(B47,MUFGビジネスセミナーアーカイブ一覧!C:K,LEFT($D$6,1)+5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G46" s="59"/>
-[...9 lines deleted...]
-        <v>208</v>
+      <c r="G47" s="56"/>
+      <c r="H47" s="57"/>
+      <c r="I47" s="57"/>
+      <c r="J47" s="57"/>
+      <c r="K47" s="57"/>
+      <c r="L47" s="57"/>
+      <c r="M47" s="59"/>
+      <c r="N47" s="227" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" s="2" customFormat="1" ht="16.2">
+      <c r="B48" s="65" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A4:A25"/>
+    <mergeCell ref="A4:A26"/>
     <mergeCell ref="G5:M16"/>
-    <mergeCell ref="G25:M25"/>
+    <mergeCell ref="G26:M26"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations disablePrompts="1" count="6">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D24" xr:uid="{F25B8F34-3EFD-4FA2-A3E9-BC3247BF0D40}">
+  <dataValidations disablePrompts="1" count="8">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D24" xr:uid="{10300E08-6FE8-4EC2-BDA1-D0E533BD3990}">
       <formula1>"0：早割対象,1：早割非対象"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D25" xr:uid="{D28BC71A-2923-4D1E-BEE2-71C207FA88AE}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D26" xr:uid="{D28BC71A-2923-4D1E-BEE2-71C207FA88AE}">
       <formula1>"1：郵送不要,2：Eメール不要,3：両方不要"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7" xr:uid="{031AC35E-0E5C-42F6-BB68-E453D6B8DC83}">
       <formula1>"1：静岡経済研究所,2：山梨ちゅうぎん経営者クラブ"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D10" xr:uid="{E1E4F216-15FA-415E-AC48-B3F581946DDF}">
       <formula1>"1：銀行振込,3：口座振替"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6" xr:uid="{88E3C625-7A8C-43D8-89FE-6F151B7DEDB1}">
       <formula1>"1：SQUET特別会員,2：SQUET一般会員,3：提携先会員,4：会員以外"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D23" xr:uid="{8507B877-ADE0-44D6-AF7E-4F2ADD6DFBA8}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D23" xr:uid="{663BE520-7410-46EA-96F9-B65EE4F2D48D}">
       <formula1>"0：郵送,1：WEBダウンロード"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D25" xr:uid="{00CA8724-3BFD-4DC8-B726-22CCFAC73C8C}">
+      <formula1>"0：必要,1：不要"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N28:N47" xr:uid="{E1038020-1BF0-462F-9CAF-65E73DC84CB1}">
+      <formula1>"〇,×"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="M29" r:id="rId1" xr:uid="{64A31B0F-BFB9-43F4-BA3B-03C5422DFA17}"/>
-[...1 lines deleted...]
-    <hyperlink ref="M27" r:id="rId3" xr:uid="{9C62E456-58B4-4062-B9AC-B533961CD7A2}"/>
+    <hyperlink ref="M30" r:id="rId1" xr:uid="{64A31B0F-BFB9-43F4-BA3B-03C5422DFA17}"/>
+    <hyperlink ref="M29" r:id="rId2" xr:uid="{1905A489-1688-4CBB-A7CF-4D3DCA80FDAA}"/>
+    <hyperlink ref="M28" r:id="rId3" xr:uid="{9C62E456-58B4-4062-B9AC-B533961CD7A2}"/>
     <hyperlink ref="J20" r:id="rId4" xr:uid="{D2E6E7EB-34F0-418B-9537-E762BBDA4BE9}"/>
     <hyperlink ref="K4" r:id="rId5" xr:uid="{66E042D7-0E47-4DF2-8687-F704E3151B54}"/>
   </hyperlinks>
   <pageMargins left="0.47244094488188981" right="0.19685039370078741" top="0.39370078740157483" bottom="0.23622047244094491" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId6"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10D2FFC3-C3C1-405B-95ED-E3C656333AA5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M449"/>
   <sheetViews>
     <sheetView zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="81" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="22.2"/>
   <cols>
-    <col min="1" max="2" width="12" style="157" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="16384" width="9" style="157"/>
+    <col min="1" max="2" width="12" style="149" customWidth="1"/>
+    <col min="3" max="3" width="9.5" style="162" customWidth="1"/>
+    <col min="4" max="4" width="44.69921875" style="142" customWidth="1"/>
+    <col min="5" max="5" width="13.09765625" style="142" customWidth="1"/>
+    <col min="6" max="6" width="10.5" style="150" customWidth="1"/>
+    <col min="7" max="7" width="61.796875" style="150" customWidth="1"/>
+    <col min="8" max="11" width="8.5" style="143" customWidth="1"/>
+    <col min="12" max="12" width="32.09765625" style="142" customWidth="1"/>
+    <col min="13" max="13" width="12.8984375" style="149" customWidth="1"/>
+    <col min="14" max="16384" width="9" style="149"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="179" customFormat="1" ht="36">
-      <c r="A1" s="144" t="s">
+    <row r="1" spans="1:13" s="169" customFormat="1" ht="36">
+      <c r="A1" s="137" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="205" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="151" t="s">
+      <c r="B1" s="195" t="s">
+        <v>319</v>
+      </c>
+      <c r="C1" s="144" t="s">
         <v>18</v>
       </c>
-      <c r="D1" s="145" t="s">
+      <c r="D1" s="138" t="s">
         <v>23</v>
       </c>
-      <c r="E1" s="145" t="s">
+      <c r="E1" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="146" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="147" t="s">
+      <c r="F1" s="139" t="s">
+        <v>189</v>
+      </c>
+      <c r="G1" s="140" t="s">
         <v>2</v>
       </c>
-      <c r="H1" s="148" t="s">
+      <c r="H1" s="141" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="148" t="s">
+      <c r="I1" s="141" t="s">
         <v>4</v>
       </c>
-      <c r="J1" s="148" t="s">
+      <c r="J1" s="141" t="s">
         <v>19</v>
       </c>
-      <c r="K1" s="148" t="s">
+      <c r="K1" s="141" t="s">
         <v>19</v>
       </c>
-      <c r="L1" s="145" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="L1" s="138" t="s">
+        <v>138</v>
+      </c>
+      <c r="M1" s="138" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="108">
-      <c r="A2" s="142" t="s">
+      <c r="A2" s="135" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="206" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="177" t="str">
+      <c r="B2" s="196" t="s">
+        <v>323</v>
+      </c>
+      <c r="C2" s="145" t="s">
+        <v>126</v>
+      </c>
+      <c r="D2" s="168" t="str">
         <f>HYPERLINK(M2,L2)</f>
         <v>新任取締役パッケージ【MUFGビジネスセミナーアーカイブ762】</v>
       </c>
-      <c r="E2" s="136" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="143">
+      <c r="E2" s="129" t="s">
+        <v>127</v>
+      </c>
+      <c r="F2" s="129" t="s">
+        <v>191</v>
+      </c>
+      <c r="G2" s="131" t="s">
+        <v>246</v>
+      </c>
+      <c r="H2" s="136">
         <v>112200</v>
       </c>
-      <c r="I2" s="143">
+      <c r="I2" s="136">
         <v>122100</v>
       </c>
-      <c r="J2" s="143">
+      <c r="J2" s="136">
         <v>138600</v>
       </c>
-      <c r="K2" s="143">
+      <c r="K2" s="136">
         <v>138600</v>
       </c>
-      <c r="L2" s="153" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="L2" s="146" t="s">
+        <v>125</v>
+      </c>
+      <c r="M2" s="160" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="126">
-      <c r="A3" s="142" t="s">
+      <c r="A3" s="135" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="206" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="177" t="str">
+      <c r="B3" s="196" t="s">
+        <v>323</v>
+      </c>
+      <c r="C3" s="145" t="s">
+        <v>192</v>
+      </c>
+      <c r="D3" s="168" t="str">
         <f>HYPERLINK(M3,L3)</f>
         <v>新任取締役パッケージB【MUFGビジネスセミナーアーカイブ772】</v>
       </c>
-      <c r="E3" s="136" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="143">
+      <c r="E3" s="129" t="s">
+        <v>127</v>
+      </c>
+      <c r="F3" s="129" t="s">
+        <v>191</v>
+      </c>
+      <c r="G3" s="131" t="s">
+        <v>245</v>
+      </c>
+      <c r="H3" s="136">
         <v>115500</v>
       </c>
-      <c r="I3" s="143">
+      <c r="I3" s="136">
         <v>125400</v>
       </c>
-      <c r="J3" s="143">
+      <c r="J3" s="136">
         <v>141900</v>
       </c>
-      <c r="K3" s="143">
+      <c r="K3" s="136">
         <v>141900</v>
       </c>
-      <c r="L3" s="153" t="s">
-[...3 lines deleted...]
-        <v>284</v>
+      <c r="L3" s="146" t="s">
+        <v>255</v>
+      </c>
+      <c r="M3" s="160" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="90">
-      <c r="A4" s="142" t="s">
+      <c r="A4" s="135" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="193" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="177" t="str">
+      <c r="B4" s="183" t="s">
+        <v>321</v>
+      </c>
+      <c r="C4" s="145" t="s">
+        <v>121</v>
+      </c>
+      <c r="D4" s="168" t="str">
         <f>HYPERLINK(M4,L4)</f>
         <v>取締役・執行役員のためのマネジメントに活かす会計【MUFGビジネスセミナーアーカイブ771】</v>
       </c>
-      <c r="E4" s="136" t="s">
+      <c r="E4" s="129" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H4" s="143">
+      <c r="F4" s="129" t="s">
+        <v>365</v>
+      </c>
+      <c r="G4" s="133" t="s">
+        <v>335</v>
+      </c>
+      <c r="H4" s="136">
         <v>38500</v>
       </c>
-      <c r="I4" s="143">
+      <c r="I4" s="136">
         <v>41800</v>
       </c>
-      <c r="J4" s="143">
+      <c r="J4" s="136">
         <v>47300</v>
       </c>
-      <c r="K4" s="143">
+      <c r="K4" s="136">
         <v>47300</v>
       </c>
-      <c r="L4" s="153" t="s">
-[...3 lines deleted...]
-        <v>282</v>
+      <c r="L4" s="146" t="s">
+        <v>120</v>
+      </c>
+      <c r="M4" s="160" t="s">
+        <v>253</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="90">
-      <c r="A5" s="142" t="s">
+      <c r="A5" s="135" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="207" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="177" t="str">
+      <c r="B5" s="197" t="s">
+        <v>320</v>
+      </c>
+      <c r="C5" s="161" t="s">
+        <v>119</v>
+      </c>
+      <c r="D5" s="168" t="str">
         <f>HYPERLINK(M5,L5)</f>
         <v>「中期３カ年経営計画」策定＆実践セミナー【MUFGビジネスセミナーアーカイブ710】</v>
       </c>
-      <c r="E5" s="136" t="s">
+      <c r="E5" s="129" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="143">
+      <c r="F5" s="129" t="s">
+        <v>336</v>
+      </c>
+      <c r="G5" s="133" t="s">
+        <v>106</v>
+      </c>
+      <c r="H5" s="136">
         <v>38500</v>
       </c>
-      <c r="I5" s="143">
+      <c r="I5" s="136">
         <v>41800</v>
       </c>
-      <c r="J5" s="143">
+      <c r="J5" s="136">
         <v>47300</v>
       </c>
-      <c r="K5" s="143">
+      <c r="K5" s="136">
         <v>47300</v>
       </c>
-      <c r="L5" s="153" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="L5" s="146" t="s">
+        <v>118</v>
+      </c>
+      <c r="M5" s="160" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="97.2">
-      <c r="A6" s="142" t="s">
+      <c r="A6" s="135" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="207" t="s">
-[...8 lines deleted...]
-      <c r="E6" s="193" t="s">
+      <c r="B6" s="197" t="s">
+        <v>320</v>
+      </c>
+      <c r="C6" s="194" t="s">
+        <v>124</v>
+      </c>
+      <c r="D6" s="188" t="s">
+        <v>284</v>
+      </c>
+      <c r="E6" s="183" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="193"/>
-[...3 lines deleted...]
-      <c r="H6" s="195">
+      <c r="F6" s="183"/>
+      <c r="G6" s="191" t="s">
+        <v>283</v>
+      </c>
+      <c r="H6" s="185">
         <v>38500</v>
       </c>
-      <c r="I6" s="195">
+      <c r="I6" s="185">
         <v>41800</v>
       </c>
-      <c r="J6" s="195">
+      <c r="J6" s="185">
         <v>47300</v>
       </c>
-      <c r="K6" s="195">
+      <c r="K6" s="185">
         <v>47300</v>
       </c>
-      <c r="L6" s="196" t="s">
-[...2 lines deleted...]
-      <c r="M6" s="197"/>
+      <c r="L6" s="186" t="s">
+        <v>282</v>
+      </c>
+      <c r="M6" s="187"/>
     </row>
     <row r="7" spans="1:13" ht="108">
-      <c r="A7" s="142" t="s">
+      <c r="A7" s="135" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="177" t="str">
+      <c r="B7" s="181" t="s">
+        <v>322</v>
+      </c>
+      <c r="C7" s="145" t="s">
+        <v>117</v>
+      </c>
+      <c r="D7" s="168" t="str">
         <f>HYPERLINK(M7,L7)</f>
         <v>取締役・執行役員の義務と責任【MUFGビジネスセミナーアーカイブ744】</v>
       </c>
-      <c r="E7" s="136" t="s">
+      <c r="E7" s="129" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H7" s="143">
+      <c r="F7" s="129" t="s">
+        <v>202</v>
+      </c>
+      <c r="G7" s="133" t="s">
+        <v>190</v>
+      </c>
+      <c r="H7" s="136">
         <v>38500</v>
       </c>
-      <c r="I7" s="143">
+      <c r="I7" s="136">
         <v>41800</v>
       </c>
-      <c r="J7" s="143">
+      <c r="J7" s="136">
         <v>47300</v>
       </c>
-      <c r="K7" s="143">
+      <c r="K7" s="136">
         <v>47300</v>
       </c>
-      <c r="L7" s="153" t="s">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="L7" s="146" t="s">
+        <v>116</v>
+      </c>
+      <c r="M7" s="160" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="72">
-      <c r="A8" s="139" t="s">
+      <c r="A8" s="132" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="193" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="177" t="str">
+      <c r="B8" s="183" t="s">
+        <v>321</v>
+      </c>
+      <c r="C8" s="145" t="s">
+        <v>164</v>
+      </c>
+      <c r="D8" s="168" t="str">
         <f>HYPERLINK(M8,L8)</f>
         <v>意思決定に役立つ！ 管理会計の実践ノウハウ【MUFGビジネスセミナーアーカイブ728】</v>
       </c>
-      <c r="E8" s="136" t="s">
+      <c r="E8" s="129" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="136" t="s">
+      <c r="F8" s="129" t="s">
+        <v>197</v>
+      </c>
+      <c r="G8" s="133" t="s">
+        <v>105</v>
+      </c>
+      <c r="H8" s="136">
+        <v>35200</v>
+      </c>
+      <c r="I8" s="136">
+        <v>38500</v>
+      </c>
+      <c r="J8" s="136">
+        <v>44000</v>
+      </c>
+      <c r="K8" s="136">
+        <v>44000</v>
+      </c>
+      <c r="L8" s="146" t="s">
+        <v>140</v>
+      </c>
+      <c r="M8" s="160" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="81">
+      <c r="A9" s="190" t="s">
+        <v>278</v>
+      </c>
+      <c r="B9" s="183" t="s">
+        <v>321</v>
+      </c>
+      <c r="C9" s="193" t="s">
+        <v>290</v>
+      </c>
+      <c r="D9" s="188" t="s">
+        <v>281</v>
+      </c>
+      <c r="E9" s="199" t="s">
+        <v>7</v>
+      </c>
+      <c r="F9" s="199"/>
+      <c r="G9" s="184" t="s">
+        <v>280</v>
+      </c>
+      <c r="H9" s="185">
+        <v>35200</v>
+      </c>
+      <c r="I9" s="185">
+        <v>38500</v>
+      </c>
+      <c r="J9" s="185">
+        <v>44000</v>
+      </c>
+      <c r="K9" s="185">
+        <v>44000</v>
+      </c>
+      <c r="L9" s="186" t="s">
+        <v>279</v>
+      </c>
+      <c r="M9" s="187"/>
+    </row>
+    <row r="10" spans="1:13" ht="90">
+      <c r="A10" s="132" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="183" t="s">
+        <v>326</v>
+      </c>
+      <c r="C10" s="145" t="s">
+        <v>129</v>
+      </c>
+      <c r="D10" s="168" t="str">
+        <f t="shared" ref="D10:D18" si="0">HYPERLINK(M10,L10)</f>
+        <v>4時間でわかる!決算書の見どころ・勘どころ【MUFGビジネスセミナーアーカイブ707】</v>
+      </c>
+      <c r="E10" s="129" t="s">
+        <v>108</v>
+      </c>
+      <c r="F10" s="129" t="s">
         <v>199</v>
       </c>
-      <c r="G8" s="140" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="143">
+      <c r="G10" s="131" t="s">
+        <v>110</v>
+      </c>
+      <c r="H10" s="136">
+        <v>26400</v>
+      </c>
+      <c r="I10" s="136">
+        <v>29700.000000000004</v>
+      </c>
+      <c r="J10" s="136">
         <v>35200</v>
       </c>
-      <c r="I8" s="143">
-[...35 lines deleted...]
-      <c r="H9" s="195">
+      <c r="K10" s="136">
         <v>35200</v>
       </c>
-      <c r="I9" s="195">
-[...14 lines deleted...]
-      <c r="A10" s="139" t="s">
+      <c r="L10" s="146" t="s">
+        <v>128</v>
+      </c>
+      <c r="M10" s="160" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="90">
+      <c r="A11" s="132" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="193" t="s">
-[...47 lines deleted...]
-      <c r="D11" s="177" t="str">
+      <c r="B11" s="183" t="s">
+        <v>326</v>
+      </c>
+      <c r="C11" s="145" t="s">
+        <v>166</v>
+      </c>
+      <c r="D11" s="168" t="str">
         <f t="shared" si="0"/>
         <v>財務３表 一体理解法【MUFGビジネスセミナーアーカイブ723】</v>
       </c>
-      <c r="E11" s="136" t="s">
+      <c r="E11" s="129" t="s">
         <v>9</v>
       </c>
-      <c r="F11" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H11" s="143">
+      <c r="F11" s="129" t="s">
+        <v>198</v>
+      </c>
+      <c r="G11" s="130" t="s">
+        <v>100</v>
+      </c>
+      <c r="H11" s="136">
         <v>34100</v>
       </c>
-      <c r="I11" s="143">
+      <c r="I11" s="136">
         <v>37400</v>
       </c>
-      <c r="J11" s="143">
+      <c r="J11" s="136">
         <v>42900</v>
       </c>
-      <c r="K11" s="143">
+      <c r="K11" s="136">
         <v>42900</v>
       </c>
-      <c r="L11" s="153" t="s">
-[...3 lines deleted...]
-        <v>147</v>
+      <c r="L11" s="146" t="s">
+        <v>144</v>
+      </c>
+      <c r="M11" s="160" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="90">
-      <c r="A12" s="139" t="s">
+      <c r="A12" s="132" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="193" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="177" t="str">
+      <c r="B12" s="183" t="s">
+        <v>326</v>
+      </c>
+      <c r="C12" s="145" t="s">
+        <v>165</v>
+      </c>
+      <c r="D12" s="168" t="str">
         <f t="shared" si="0"/>
         <v>決算書「見る・読む・使う」３００％活用術【MUFGビジネスセミナーアーカイブ746】</v>
       </c>
-      <c r="E12" s="136" t="s">
+      <c r="E12" s="129" t="s">
         <v>7</v>
       </c>
-      <c r="F12" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H12" s="143">
+      <c r="F12" s="129" t="s">
+        <v>366</v>
+      </c>
+      <c r="G12" s="131" t="s">
+        <v>101</v>
+      </c>
+      <c r="H12" s="136">
         <v>34100</v>
       </c>
-      <c r="I12" s="143">
+      <c r="I12" s="136">
         <v>37400</v>
       </c>
-      <c r="J12" s="143">
+      <c r="J12" s="136">
         <v>42900</v>
       </c>
-      <c r="K12" s="143">
+      <c r="K12" s="136">
         <v>42900</v>
       </c>
-      <c r="L12" s="153" t="s">
-[...3 lines deleted...]
-        <v>145</v>
+      <c r="L12" s="146" t="s">
+        <v>142</v>
+      </c>
+      <c r="M12" s="160" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="59.4">
-      <c r="A13" s="139" t="s">
+      <c r="A13" s="132" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="177" t="str">
+      <c r="B13" s="181" t="s">
+        <v>324</v>
+      </c>
+      <c r="C13" s="145" t="s">
+        <v>186</v>
+      </c>
+      <c r="D13" s="168" t="str">
         <f t="shared" si="0"/>
         <v>「自立思考型 経理担当者」キャリアアップセミナー＜Ⅰ 原理原則編＞【MUFGビジネスセミナーアーカイブ735】</v>
       </c>
-      <c r="E13" s="136" t="s">
+      <c r="E13" s="129" t="s">
         <v>8</v>
       </c>
-      <c r="F13" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H13" s="143">
+      <c r="F13" s="129" t="s">
+        <v>196</v>
+      </c>
+      <c r="G13" s="131" t="s">
+        <v>193</v>
+      </c>
+      <c r="H13" s="136">
         <v>20900</v>
       </c>
-      <c r="I13" s="143">
+      <c r="I13" s="136">
         <v>24200</v>
       </c>
-      <c r="J13" s="143">
+      <c r="J13" s="136">
         <v>29700</v>
       </c>
-      <c r="K13" s="143">
+      <c r="K13" s="136">
         <v>29700</v>
       </c>
-      <c r="L13" s="172" t="s">
-[...3 lines deleted...]
-        <v>182</v>
+      <c r="L13" s="164" t="s">
+        <v>179</v>
+      </c>
+      <c r="M13" s="149" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="90">
-      <c r="A14" s="139" t="s">
+      <c r="A14" s="132" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="177" t="str">
+      <c r="B14" s="181" t="s">
+        <v>324</v>
+      </c>
+      <c r="C14" s="145" t="s">
+        <v>188</v>
+      </c>
+      <c r="D14" s="168" t="str">
         <f t="shared" si="0"/>
         <v>「自立思考型 経理担当者」キャリアアップセミナー＜Ⅱ 個別論点編＞【MUFGビジネスセミナーアーカイブ738】</v>
       </c>
-      <c r="E14" s="136" t="s">
+      <c r="E14" s="129" t="s">
         <v>8</v>
       </c>
-      <c r="F14" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H14" s="143">
+      <c r="F14" s="129" t="s">
+        <v>195</v>
+      </c>
+      <c r="G14" s="131" t="s">
+        <v>194</v>
+      </c>
+      <c r="H14" s="136">
         <v>20900</v>
       </c>
-      <c r="I14" s="143">
+      <c r="I14" s="136">
         <v>24200</v>
       </c>
-      <c r="J14" s="143">
+      <c r="J14" s="136">
         <v>29700</v>
       </c>
-      <c r="K14" s="143">
+      <c r="K14" s="136">
         <v>29700</v>
       </c>
-      <c r="L14" s="172" t="s">
+      <c r="L14" s="164" t="s">
+        <v>182</v>
+      </c>
+      <c r="M14" s="149" t="s">
         <v>184</v>
       </c>
-      <c r="M14" s="157" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:13" ht="72">
-      <c r="A15" s="139" t="s">
+      <c r="A15" s="132" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="177" t="str">
+      <c r="B15" s="181" t="s">
+        <v>324</v>
+      </c>
+      <c r="C15" s="145" t="s">
+        <v>185</v>
+      </c>
+      <c r="D15" s="168" t="str">
         <f t="shared" si="0"/>
         <v>ビジネスパーソンが知っておくべき会社の仕組み（会社法）【MUFGビジネスセミナーアーカイブ748】</v>
       </c>
-      <c r="E15" s="136" t="s">
+      <c r="E15" s="129" t="s">
         <v>8</v>
       </c>
-      <c r="F15" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H15" s="143">
+      <c r="F15" s="129" t="s">
+        <v>201</v>
+      </c>
+      <c r="G15" s="131" t="s">
+        <v>200</v>
+      </c>
+      <c r="H15" s="136">
         <v>34100</v>
       </c>
-      <c r="I15" s="143">
+      <c r="I15" s="136">
         <v>37400</v>
       </c>
-      <c r="J15" s="143">
+      <c r="J15" s="136">
         <v>42900</v>
       </c>
-      <c r="K15" s="143">
+      <c r="K15" s="136">
         <v>42900</v>
       </c>
-      <c r="L15" s="172" t="s">
-[...3 lines deleted...]
-        <v>180</v>
+      <c r="L15" s="164" t="s">
+        <v>177</v>
+      </c>
+      <c r="M15" s="149" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="72">
-      <c r="A16" s="139" t="s">
+      <c r="A16" s="132" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="177" t="str">
+      <c r="B16" s="181" t="s">
+        <v>324</v>
+      </c>
+      <c r="C16" s="145" t="s">
+        <v>187</v>
+      </c>
+      <c r="D16" s="168" t="str">
         <f t="shared" si="0"/>
         <v>「自立思考型 経理担当者」キャリアアップセミナーⅠ・Ⅱセット割引受講【MUFGビジネスセミナーアーカイブ758】</v>
       </c>
-      <c r="E16" s="136" t="s">
+      <c r="E16" s="129" t="s">
         <v>8</v>
       </c>
-      <c r="F16" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H16" s="143">
+      <c r="F16" s="129" t="s">
+        <v>201</v>
+      </c>
+      <c r="G16" s="131" t="s">
+        <v>250</v>
+      </c>
+      <c r="H16" s="136">
         <v>34100</v>
       </c>
-      <c r="I16" s="143">
+      <c r="I16" s="136">
         <v>40700</v>
       </c>
-      <c r="J16" s="143">
+      <c r="J16" s="136">
         <v>51700</v>
       </c>
-      <c r="K16" s="143">
+      <c r="K16" s="136">
         <v>51700</v>
       </c>
-      <c r="L16" s="172" t="s">
+      <c r="L16" s="164" t="s">
+        <v>181</v>
+      </c>
+      <c r="M16" s="149" t="s">
         <v>183</v>
       </c>
-      <c r="M16" s="157" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:13" ht="90">
-      <c r="A17" s="139" t="s">
+      <c r="A17" s="132" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="208" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="177" t="str">
+      <c r="B17" s="198" t="s">
+        <v>325</v>
+      </c>
+      <c r="C17" s="145" t="s">
+        <v>130</v>
+      </c>
+      <c r="D17" s="168" t="str">
         <f t="shared" si="0"/>
         <v>1日で学ぶ「会社の税金」入門講座【MUFGビジネスセミナーアーカイブ741】</v>
       </c>
-      <c r="E17" s="210" t="s">
+      <c r="E17" s="200" t="s">
         <v>7</v>
       </c>
-      <c r="F17" s="210" t="s">
-[...5 lines deleted...]
-      <c r="H17" s="212">
+      <c r="F17" s="200" t="s">
+        <v>367</v>
+      </c>
+      <c r="G17" s="201" t="s">
+        <v>342</v>
+      </c>
+      <c r="H17" s="202">
         <v>35200</v>
       </c>
-      <c r="I17" s="212">
+      <c r="I17" s="202">
         <v>38500</v>
       </c>
-      <c r="J17" s="212">
+      <c r="J17" s="202">
         <v>44000</v>
       </c>
-      <c r="K17" s="212">
+      <c r="K17" s="202">
         <v>44000</v>
       </c>
-      <c r="L17" s="153" t="s">
-[...3 lines deleted...]
-        <v>139</v>
+      <c r="L17" s="146" t="s">
+        <v>131</v>
+      </c>
+      <c r="M17" s="160" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="81">
-      <c r="A18" s="190" t="s">
-[...18 lines deleted...]
-      <c r="H18" s="195">
+      <c r="A18" s="180" t="s">
+        <v>269</v>
+      </c>
+      <c r="B18" s="181" t="s">
+        <v>334</v>
+      </c>
+      <c r="C18" s="193" t="s">
+        <v>293</v>
+      </c>
+      <c r="D18" s="168" t="str">
+        <f t="shared" si="0"/>
+        <v>災害等緊急時の労務管理の諸問題と体制整備の進め方【MUFGビジネスセミナーアーカイブ712】</v>
+      </c>
+      <c r="E18" s="183" t="s">
+        <v>270</v>
+      </c>
+      <c r="F18" s="183" t="s">
+        <v>363</v>
+      </c>
+      <c r="G18" s="184" t="s">
+        <v>271</v>
+      </c>
+      <c r="H18" s="185">
         <v>26400</v>
       </c>
-      <c r="I18" s="195">
+      <c r="I18" s="185">
         <v>29700.000000000004</v>
       </c>
-      <c r="J18" s="195">
+      <c r="J18" s="185">
         <v>35200</v>
       </c>
-      <c r="K18" s="195">
+      <c r="K18" s="185">
         <v>35200</v>
       </c>
-      <c r="L18" s="196" t="s">
-[...2 lines deleted...]
-      <c r="M18" s="197"/>
+      <c r="L18" s="186" t="s">
+        <v>361</v>
+      </c>
+      <c r="M18" s="187" t="s">
+        <v>362</v>
+      </c>
     </row>
     <row r="19" spans="1:13" ht="108">
-      <c r="A19" s="141" t="s">
+      <c r="A19" s="134" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="177" t="str">
+      <c r="B19" s="181" t="s">
+        <v>322</v>
+      </c>
+      <c r="C19" s="145" t="s">
+        <v>167</v>
+      </c>
+      <c r="D19" s="168" t="str">
         <f>HYPERLINK(M19,L19)</f>
         <v>企業と従業員を守る！ 労務コンプライアンスのチェックポイント【MUFGビジネスセミナーアーカイブ759】</v>
       </c>
-      <c r="E19" s="136" t="s">
+      <c r="E19" s="129" t="s">
         <v>16</v>
       </c>
-      <c r="F19" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H19" s="143">
+      <c r="F19" s="129" t="s">
+        <v>204</v>
+      </c>
+      <c r="G19" s="131" t="s">
+        <v>337</v>
+      </c>
+      <c r="H19" s="136">
         <v>34100</v>
       </c>
-      <c r="I19" s="143">
+      <c r="I19" s="136">
         <v>37400</v>
       </c>
-      <c r="J19" s="143">
+      <c r="J19" s="136">
         <v>42900</v>
       </c>
-      <c r="K19" s="143">
+      <c r="K19" s="136">
         <v>42900</v>
       </c>
-      <c r="L19" s="153" t="s">
-[...3 lines deleted...]
-        <v>149</v>
+      <c r="L19" s="146" t="s">
+        <v>146</v>
+      </c>
+      <c r="M19" s="160" t="s">
+        <v>147</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="72">
-      <c r="A20" s="141" t="s">
+      <c r="A20" s="134" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="177" t="str">
+      <c r="B20" s="181" t="s">
+        <v>322</v>
+      </c>
+      <c r="C20" s="145" t="s">
+        <v>123</v>
+      </c>
+      <c r="D20" s="168" t="str">
         <f>HYPERLINK(M20,L20)</f>
         <v>経営者目線で学ぶ 管理職のための内部統制とコンプライアンス【MUFGビジネスセミナーアーカイブ761】</v>
       </c>
-      <c r="E20" s="136" t="s">
+      <c r="E20" s="129" t="s">
         <v>5</v>
       </c>
-      <c r="F20" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="143">
+      <c r="F20" s="129" t="s">
+        <v>338</v>
+      </c>
+      <c r="G20" s="131" t="s">
+        <v>343</v>
+      </c>
+      <c r="H20" s="136">
         <v>26400</v>
       </c>
-      <c r="I20" s="143">
+      <c r="I20" s="136">
         <v>29700.000000000004</v>
       </c>
-      <c r="J20" s="143">
+      <c r="J20" s="136">
         <v>35200</v>
       </c>
-      <c r="K20" s="143">
+      <c r="K20" s="136">
         <v>35200</v>
       </c>
-      <c r="L20" s="153" t="s">
-[...3 lines deleted...]
-        <v>134</v>
+      <c r="L20" s="146" t="s">
+        <v>122</v>
+      </c>
+      <c r="M20" s="160" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="81">
-      <c r="A21" s="190" t="s">
-[...15 lines deleted...]
-      <c r="G21" s="194" t="s">
+      <c r="A21" s="180" t="s">
+        <v>269</v>
+      </c>
+      <c r="B21" s="182" t="s">
         <v>322</v>
       </c>
-      <c r="H21" s="195">
+      <c r="C21" s="193" t="s">
+        <v>291</v>
+      </c>
+      <c r="D21" s="188" t="s">
+        <v>288</v>
+      </c>
+      <c r="E21" s="192" t="s">
+        <v>286</v>
+      </c>
+      <c r="F21" s="192"/>
+      <c r="G21" s="184" t="s">
+        <v>287</v>
+      </c>
+      <c r="H21" s="185">
         <v>26400</v>
       </c>
-      <c r="I21" s="195">
+      <c r="I21" s="185">
         <v>29700.000000000004</v>
       </c>
-      <c r="J21" s="195">
+      <c r="J21" s="185">
         <v>35200</v>
       </c>
-      <c r="K21" s="195">
+      <c r="K21" s="185">
         <v>35200</v>
       </c>
-      <c r="L21" s="196" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="197"/>
+      <c r="L21" s="186" t="s">
+        <v>285</v>
+      </c>
+      <c r="M21" s="187"/>
     </row>
     <row r="22" spans="1:13" ht="90">
-      <c r="A22" s="141" t="s">
+      <c r="A22" s="134" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="193" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="177" t="str">
+      <c r="B22" s="183" t="s">
+        <v>327</v>
+      </c>
+      <c r="C22" s="145" t="s">
+        <v>169</v>
+      </c>
+      <c r="D22" s="168" t="str">
         <f t="shared" ref="D22:D30" si="1">HYPERLINK(M22,L22)</f>
         <v>はじめての方のための「社会保険・労働保険の実務」【MUFGビジネスセミナーアーカイブ737】</v>
       </c>
-      <c r="E22" s="136" t="s">
+      <c r="E22" s="129" t="s">
         <v>14</v>
       </c>
-      <c r="F22" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H22" s="143">
+      <c r="F22" s="129" t="s">
+        <v>368</v>
+      </c>
+      <c r="G22" s="131" t="s">
+        <v>103</v>
+      </c>
+      <c r="H22" s="136">
         <v>36300</v>
       </c>
-      <c r="I22" s="143">
+      <c r="I22" s="136">
         <v>39600</v>
       </c>
-      <c r="J22" s="143">
+      <c r="J22" s="136">
         <v>45100</v>
       </c>
-      <c r="K22" s="143">
+      <c r="K22" s="136">
         <v>45100</v>
       </c>
-      <c r="L22" s="173" t="s">
-[...3 lines deleted...]
-        <v>153</v>
+      <c r="L22" s="165" t="s">
+        <v>150</v>
+      </c>
+      <c r="M22" s="163" t="s">
+        <v>151</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="108">
-      <c r="A23" s="141" t="s">
+      <c r="A23" s="134" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="193" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="177" t="str">
+      <c r="B23" s="183" t="s">
+        <v>327</v>
+      </c>
+      <c r="C23" s="145" t="s">
+        <v>170</v>
+      </c>
+      <c r="D23" s="168" t="str">
         <f t="shared" si="1"/>
         <v>社会保険・労働保険の実務【レベルアップ編】【MUFGビジネスセミナーアーカイブ752】</v>
       </c>
-      <c r="E23" s="136" t="s">
+      <c r="E23" s="129" t="s">
         <v>15</v>
       </c>
-      <c r="F23" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H23" s="143">
+      <c r="F23" s="129" t="s">
+        <v>203</v>
+      </c>
+      <c r="G23" s="131" t="s">
+        <v>344</v>
+      </c>
+      <c r="H23" s="136">
         <v>36300</v>
       </c>
-      <c r="I23" s="143">
+      <c r="I23" s="136">
         <v>39600</v>
       </c>
-      <c r="J23" s="143">
+      <c r="J23" s="136">
         <v>45100</v>
       </c>
-      <c r="K23" s="143">
+      <c r="K23" s="136">
         <v>45100</v>
       </c>
-      <c r="L23" s="173" t="s">
-[...3 lines deleted...]
-        <v>155</v>
+      <c r="L23" s="165" t="s">
+        <v>152</v>
+      </c>
+      <c r="M23" s="160" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="108">
-      <c r="A24" s="141" t="s">
+      <c r="A24" s="134" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="177" t="str">
+      <c r="B24" s="181" t="s">
+        <v>331</v>
+      </c>
+      <c r="C24" s="145" t="s">
+        <v>172</v>
+      </c>
+      <c r="D24" s="168" t="str">
         <f t="shared" si="1"/>
         <v>自社に合った 人事評価・賃金制度の構築法【MUFGビジネスセミナーアーカイブ717】</v>
       </c>
-      <c r="E24" s="136" t="s">
+      <c r="E24" s="129" t="s">
         <v>17</v>
       </c>
-      <c r="F24" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="143">
+      <c r="F24" s="129" t="s">
+        <v>339</v>
+      </c>
+      <c r="G24" s="131" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" s="136">
         <v>27500</v>
       </c>
-      <c r="I24" s="143">
+      <c r="I24" s="136">
         <v>30800</v>
       </c>
-      <c r="J24" s="143">
+      <c r="J24" s="136">
         <v>36300</v>
       </c>
-      <c r="K24" s="143">
+      <c r="K24" s="136">
         <v>36300</v>
       </c>
-      <c r="L24" s="173" t="s">
-[...3 lines deleted...]
-        <v>159</v>
+      <c r="L24" s="165" t="s">
+        <v>156</v>
+      </c>
+      <c r="M24" s="160" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="126">
-      <c r="A25" s="141" t="s">
+      <c r="A25" s="134" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="177" t="str">
+      <c r="B25" s="181" t="s">
+        <v>331</v>
+      </c>
+      <c r="C25" s="145" t="s">
+        <v>173</v>
+      </c>
+      <c r="D25" s="168" t="str">
         <f t="shared" si="1"/>
         <v>定年延長・再雇用制度の法対応、他社事例に基づく見直し方【MUFGビジネスセミナーアーカイブ765】</v>
       </c>
-      <c r="E25" s="136" t="s">
+      <c r="E25" s="129" t="s">
         <v>17</v>
       </c>
-      <c r="F25" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H25" s="143">
+      <c r="F25" s="129" t="s">
+        <v>369</v>
+      </c>
+      <c r="G25" s="131" t="s">
+        <v>345</v>
+      </c>
+      <c r="H25" s="136">
         <v>26400</v>
       </c>
-      <c r="I25" s="143">
+      <c r="I25" s="136">
         <v>29700.000000000004</v>
       </c>
-      <c r="J25" s="143">
+      <c r="J25" s="136">
         <v>35200</v>
       </c>
-      <c r="K25" s="143">
+      <c r="K25" s="136">
         <v>35200</v>
       </c>
-      <c r="L25" s="173" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="L25" s="165" t="s">
+        <v>158</v>
+      </c>
+      <c r="M25" s="160" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="108">
-      <c r="A26" s="141" t="s">
+      <c r="A26" s="134" t="s">
         <v>22</v>
       </c>
-      <c r="B26" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D26" s="177" t="str">
+      <c r="B26" s="181" t="s">
+        <v>330</v>
+      </c>
+      <c r="C26" s="145" t="s">
+        <v>176</v>
+      </c>
+      <c r="D26" s="168" t="str">
         <f t="shared" si="1"/>
         <v>職場のハラスメント対策講座【MUFGビジネスセミナーアーカイブ724】</v>
       </c>
-      <c r="E26" s="136" t="s">
+      <c r="E26" s="129" t="s">
         <v>13</v>
       </c>
-      <c r="F26" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H26" s="143">
+      <c r="F26" s="129" t="s">
+        <v>340</v>
+      </c>
+      <c r="G26" s="131" t="s">
+        <v>252</v>
+      </c>
+      <c r="H26" s="136">
         <v>26400</v>
       </c>
-      <c r="I26" s="143">
+      <c r="I26" s="136">
         <v>29700.000000000004</v>
       </c>
-      <c r="J26" s="143">
+      <c r="J26" s="136">
         <v>35200</v>
       </c>
-      <c r="K26" s="143">
+      <c r="K26" s="136">
         <v>35200</v>
       </c>
-      <c r="L26" s="178" t="s">
-[...3 lines deleted...]
-        <v>209</v>
+      <c r="L26" s="165" t="s">
+        <v>207</v>
+      </c>
+      <c r="M26" s="160" t="s">
+        <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="108">
-      <c r="A27" s="141" t="s">
+      <c r="A27" s="134" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="177" t="str">
+      <c r="B27" s="181" t="s">
+        <v>330</v>
+      </c>
+      <c r="C27" s="145" t="s">
+        <v>174</v>
+      </c>
+      <c r="D27" s="168" t="str">
         <f t="shared" si="1"/>
         <v>ハラスメントを防止する！相談・調査・処分の実務【MUFGビジネスセミナーアーカイブ736】</v>
       </c>
-      <c r="E27" s="136" t="s">
+      <c r="E27" s="129" t="s">
         <v>12</v>
       </c>
-      <c r="F27" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H27" s="143">
+      <c r="F27" s="129" t="s">
+        <v>370</v>
+      </c>
+      <c r="G27" s="131" t="s">
+        <v>346</v>
+      </c>
+      <c r="H27" s="136">
         <v>26400</v>
       </c>
-      <c r="I27" s="143">
+      <c r="I27" s="136">
         <v>29700.000000000004</v>
       </c>
-      <c r="J27" s="143">
+      <c r="J27" s="136">
         <v>35200</v>
       </c>
-      <c r="K27" s="143">
+      <c r="K27" s="136">
         <v>35200</v>
       </c>
-      <c r="L27" s="173" t="s">
-[...3 lines deleted...]
-        <v>163</v>
+      <c r="L27" s="165" t="s">
+        <v>160</v>
+      </c>
+      <c r="M27" s="160" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="108">
-      <c r="A28" s="141" t="s">
+      <c r="A28" s="134" t="s">
         <v>22</v>
       </c>
-      <c r="B28" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="177" t="str">
+      <c r="B28" s="181" t="s">
+        <v>329</v>
+      </c>
+      <c r="C28" s="145" t="s">
+        <v>171</v>
+      </c>
+      <c r="D28" s="168" t="str">
         <f t="shared" si="1"/>
         <v>生成AI（ChatGPT等）の業務利用の法的留意点と対応策【MUFGビジネスセミナーアーカイブ764】</v>
       </c>
-      <c r="E28" s="138" t="s">
-[...8 lines deleted...]
-      <c r="H28" s="143">
+      <c r="E28" s="131" t="s">
+        <v>102</v>
+      </c>
+      <c r="F28" s="129" t="s">
+        <v>341</v>
+      </c>
+      <c r="G28" s="131" t="s">
+        <v>111</v>
+      </c>
+      <c r="H28" s="136">
         <v>26400</v>
       </c>
-      <c r="I28" s="143">
+      <c r="I28" s="136">
         <v>29700.000000000004</v>
       </c>
-      <c r="J28" s="143">
+      <c r="J28" s="136">
         <v>35200</v>
       </c>
-      <c r="K28" s="143">
+      <c r="K28" s="136">
         <v>35200</v>
       </c>
-      <c r="L28" s="173" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="L28" s="165" t="s">
+        <v>154</v>
+      </c>
+      <c r="M28" s="160" t="s">
+        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="72">
-      <c r="A29" s="141" t="s">
+      <c r="A29" s="134" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D29" s="177" t="str">
+      <c r="B29" s="181" t="s">
+        <v>329</v>
+      </c>
+      <c r="C29" s="145" t="s">
+        <v>264</v>
+      </c>
+      <c r="D29" s="168" t="str">
         <f t="shared" si="1"/>
         <v>「改正下請法」施行直前！総点検セミナー【MUFGビジネスセミナーアーカイブ774】</v>
       </c>
-      <c r="E29" s="136" t="s">
+      <c r="E29" s="129" t="s">
         <v>13</v>
       </c>
-      <c r="F29" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H29" s="143">
+      <c r="F29" s="129" t="s">
+        <v>262</v>
+      </c>
+      <c r="G29" s="131" t="s">
+        <v>263</v>
+      </c>
+      <c r="H29" s="136">
         <v>26400</v>
       </c>
-      <c r="I29" s="143">
+      <c r="I29" s="136">
         <v>29700.000000000004</v>
       </c>
-      <c r="J29" s="143">
+      <c r="J29" s="136">
         <v>35200</v>
       </c>
-      <c r="K29" s="143">
+      <c r="K29" s="136">
         <v>35200</v>
       </c>
-      <c r="L29" s="178" t="s">
-[...3 lines deleted...]
-        <v>292</v>
+      <c r="L29" s="165" t="s">
+        <v>260</v>
+      </c>
+      <c r="M29" s="160" t="s">
+        <v>261</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="108">
-      <c r="A30" s="141" t="s">
+      <c r="A30" s="134" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D30" s="177" t="str">
+      <c r="B30" s="181" t="s">
+        <v>333</v>
+      </c>
+      <c r="C30" s="145" t="s">
+        <v>168</v>
+      </c>
+      <c r="D30" s="168" t="str">
         <f t="shared" si="1"/>
         <v>人事・労務の基礎知識【MUFGビジネスセミナーアーカイブ743】</v>
       </c>
-      <c r="E30" s="136" t="s">
+      <c r="E30" s="129" t="s">
         <v>11</v>
       </c>
-      <c r="F30" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H30" s="143">
+      <c r="F30" s="129" t="s">
+        <v>371</v>
+      </c>
+      <c r="G30" s="133" t="s">
+        <v>347</v>
+      </c>
+      <c r="H30" s="136">
         <v>34100</v>
       </c>
-      <c r="I30" s="143">
+      <c r="I30" s="136">
         <v>37400</v>
       </c>
-      <c r="J30" s="143">
+      <c r="J30" s="136">
         <v>42900</v>
       </c>
-      <c r="K30" s="143">
+      <c r="K30" s="136">
         <v>42900</v>
       </c>
-      <c r="L30" s="153" t="s">
-[...3 lines deleted...]
-        <v>151</v>
+      <c r="L30" s="146" t="s">
+        <v>148</v>
+      </c>
+      <c r="M30" s="160" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="81">
-      <c r="A31" s="190" t="s">
-[...11 lines deleted...]
-      <c r="E31" s="193" t="s">
+      <c r="A31" s="180" t="s">
+        <v>269</v>
+      </c>
+      <c r="B31" s="181" t="s">
+        <v>333</v>
+      </c>
+      <c r="C31" s="193" t="s">
+        <v>289</v>
+      </c>
+      <c r="D31" s="188" t="s">
+        <v>275</v>
+      </c>
+      <c r="E31" s="183" t="s">
+        <v>273</v>
+      </c>
+      <c r="F31" s="183"/>
+      <c r="G31" s="184" t="s">
+        <v>274</v>
+      </c>
+      <c r="H31" s="185">
+        <v>34100</v>
+      </c>
+      <c r="I31" s="185">
+        <v>37400</v>
+      </c>
+      <c r="J31" s="185">
+        <v>42900</v>
+      </c>
+      <c r="K31" s="185">
+        <v>42900</v>
+      </c>
+      <c r="L31" s="186" t="s">
+        <v>272</v>
+      </c>
+      <c r="M31" s="187"/>
+    </row>
+    <row r="32" spans="1:13" ht="64.8">
+      <c r="A32" s="180" t="s">
+        <v>269</v>
+      </c>
+      <c r="B32" s="181" t="s">
+        <v>333</v>
+      </c>
+      <c r="C32" s="193" t="s">
+        <v>312</v>
+      </c>
+      <c r="D32" s="168" t="str">
+        <f t="shared" ref="D32:D38" si="2">HYPERLINK(M32,L32)</f>
+        <v>人事担当者キャリアアップセミナー＜Ⅰ．人材確保・定着編＞【MUFGビジネスセミナーアーカイブ775】</v>
+      </c>
+      <c r="E32" s="183" t="s">
+        <v>273</v>
+      </c>
+      <c r="F32" s="184" t="s">
         <v>305</v>
       </c>
-      <c r="F31" s="193"/>
-[...43 lines deleted...]
-      <c r="H32" s="195">
+      <c r="G32" s="184" t="s">
+        <v>303</v>
+      </c>
+      <c r="H32" s="185">
         <v>26400</v>
       </c>
-      <c r="I32" s="195">
+      <c r="I32" s="185">
         <v>29700.000000000004</v>
       </c>
-      <c r="J32" s="195">
+      <c r="J32" s="185">
         <v>35200</v>
       </c>
-      <c r="K32" s="195">
+      <c r="K32" s="185">
         <v>35200</v>
       </c>
-      <c r="L32" s="196" t="s">
-[...3 lines deleted...]
-        <v>350</v>
+      <c r="L32" s="186" t="s">
+        <v>296</v>
+      </c>
+      <c r="M32" s="163" t="s">
+        <v>315</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="64.8">
-      <c r="A33" s="190" t="s">
-[...8 lines deleted...]
-      <c r="D33" s="177" t="str">
+      <c r="A33" s="180" t="s">
+        <v>269</v>
+      </c>
+      <c r="B33" s="181" t="s">
+        <v>333</v>
+      </c>
+      <c r="C33" s="193" t="s">
+        <v>311</v>
+      </c>
+      <c r="D33" s="168" t="str">
         <f t="shared" si="2"/>
         <v>人事担当者キャリアアップセミナー＜Ⅱ．人事管理編＞【MUFGビジネスセミナーアーカイブ776】</v>
       </c>
-      <c r="E33" s="193" t="s">
-[...8 lines deleted...]
-      <c r="H33" s="195">
+      <c r="E33" s="183" t="s">
+        <v>273</v>
+      </c>
+      <c r="F33" s="184" t="s">
+        <v>306</v>
+      </c>
+      <c r="G33" s="184" t="s">
+        <v>302</v>
+      </c>
+      <c r="H33" s="185">
         <v>26400</v>
       </c>
-      <c r="I33" s="195">
+      <c r="I33" s="185">
         <v>29700.000000000004</v>
       </c>
-      <c r="J33" s="195">
+      <c r="J33" s="185">
         <v>35200</v>
       </c>
-      <c r="K33" s="195">
+      <c r="K33" s="185">
         <v>35200</v>
       </c>
-      <c r="L33" s="196" t="s">
-[...3 lines deleted...]
-        <v>351</v>
+      <c r="L33" s="186" t="s">
+        <v>295</v>
+      </c>
+      <c r="M33" s="163" t="s">
+        <v>316</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="59.4">
-      <c r="A34" s="190" t="s">
-[...8 lines deleted...]
-      <c r="D34" s="177" t="str">
+      <c r="A34" s="180" t="s">
+        <v>269</v>
+      </c>
+      <c r="B34" s="181" t="s">
+        <v>333</v>
+      </c>
+      <c r="C34" s="193" t="s">
+        <v>314</v>
+      </c>
+      <c r="D34" s="168" t="str">
         <f t="shared" si="2"/>
         <v>人事担当者キャリアアップセミナー＜Ⅲ．賃金トラブル編＞【MUFGビジネスセミナーアーカイブ777】</v>
       </c>
-      <c r="E34" s="193" t="s">
-[...8 lines deleted...]
-      <c r="H34" s="195">
+      <c r="E34" s="183" t="s">
+        <v>273</v>
+      </c>
+      <c r="F34" s="184" t="s">
+        <v>307</v>
+      </c>
+      <c r="G34" s="184" t="s">
+        <v>301</v>
+      </c>
+      <c r="H34" s="185">
         <v>26400</v>
       </c>
-      <c r="I34" s="195">
+      <c r="I34" s="185">
         <v>29700.000000000004</v>
       </c>
-      <c r="J34" s="195">
+      <c r="J34" s="185">
         <v>35200</v>
       </c>
-      <c r="K34" s="195">
+      <c r="K34" s="185">
         <v>35200</v>
       </c>
-      <c r="L34" s="196" t="s">
+      <c r="L34" s="186" t="s">
+        <v>298</v>
+      </c>
+      <c r="M34" s="163" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="59.4">
+      <c r="A35" s="180" t="s">
+        <v>269</v>
+      </c>
+      <c r="B35" s="181" t="s">
         <v>333</v>
       </c>
-      <c r="M34" s="171" t="s">
-[...13 lines deleted...]
-      <c r="D35" s="177" t="str">
+      <c r="C35" s="193" t="s">
+        <v>313</v>
+      </c>
+      <c r="D35" s="168" t="str">
         <f t="shared" si="2"/>
         <v>人事担当者キャリアアップセミナー＜Ⅳ．職場のトラブル編＞【MUFGビジネスセミナーアーカイブ778】</v>
       </c>
-      <c r="E35" s="193" t="s">
-[...8 lines deleted...]
-      <c r="H35" s="195">
+      <c r="E35" s="183" t="s">
+        <v>273</v>
+      </c>
+      <c r="F35" s="184" t="s">
+        <v>308</v>
+      </c>
+      <c r="G35" s="184" t="s">
+        <v>300</v>
+      </c>
+      <c r="H35" s="185">
         <v>26400</v>
       </c>
-      <c r="I35" s="195">
+      <c r="I35" s="185">
         <v>29700.000000000004</v>
       </c>
-      <c r="J35" s="195">
+      <c r="J35" s="185">
         <v>35200</v>
       </c>
-      <c r="K35" s="195">
+      <c r="K35" s="185">
         <v>35200</v>
       </c>
-      <c r="L35" s="196" t="s">
-[...3 lines deleted...]
-        <v>353</v>
+      <c r="L35" s="186" t="s">
+        <v>297</v>
+      </c>
+      <c r="M35" s="163" t="s">
+        <v>318</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="82.8">
-      <c r="A36" s="190" t="s">
-[...8 lines deleted...]
-      <c r="D36" s="177" t="str">
+      <c r="A36" s="180" t="s">
+        <v>269</v>
+      </c>
+      <c r="B36" s="181" t="s">
+        <v>333</v>
+      </c>
+      <c r="C36" s="193" t="s">
+        <v>310</v>
+      </c>
+      <c r="D36" s="168" t="str">
         <f t="shared" si="2"/>
         <v>人事担当者キャリアアップセミナー＜Ⅰ～Ⅳ通し受講＞【MUFGビジネスセミナーアーカイブ779】</v>
       </c>
-      <c r="E36" s="193" t="s">
-[...8 lines deleted...]
-      <c r="H36" s="195">
+      <c r="E36" s="183" t="s">
+        <v>273</v>
+      </c>
+      <c r="F36" s="184" t="s">
+        <v>309</v>
+      </c>
+      <c r="G36" s="184" t="s">
+        <v>304</v>
+      </c>
+      <c r="H36" s="185">
         <v>68200</v>
       </c>
-      <c r="I36" s="195">
+      <c r="I36" s="185">
         <v>74800</v>
       </c>
-      <c r="J36" s="195">
+      <c r="J36" s="185">
         <v>85800</v>
       </c>
-      <c r="K36" s="195">
+      <c r="K36" s="185">
         <v>85800</v>
       </c>
-      <c r="L36" s="196" t="s">
-[...3 lines deleted...]
-        <v>334</v>
+      <c r="L36" s="186" t="s">
+        <v>294</v>
+      </c>
+      <c r="M36" s="149" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="90">
-      <c r="A37" s="141" t="s">
+      <c r="A37" s="134" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D37" s="177" t="str">
+      <c r="B37" s="181" t="s">
+        <v>328</v>
+      </c>
+      <c r="C37" s="145" t="s">
+        <v>175</v>
+      </c>
+      <c r="D37" s="168" t="str">
         <f t="shared" si="2"/>
         <v>１日でわかる！労働基準法の実務【MUFGビジネスセミナーアーカイブ751】</v>
       </c>
-      <c r="E37" s="136" t="s">
+      <c r="E37" s="129" t="s">
         <v>10</v>
       </c>
-      <c r="F37" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H37" s="143">
+      <c r="F37" s="129" t="s">
+        <v>204</v>
+      </c>
+      <c r="G37" s="131" t="s">
+        <v>348</v>
+      </c>
+      <c r="H37" s="136">
         <v>36300</v>
       </c>
-      <c r="I37" s="143">
+      <c r="I37" s="136">
         <v>39600</v>
       </c>
-      <c r="J37" s="143">
+      <c r="J37" s="136">
         <v>45100</v>
       </c>
-      <c r="K37" s="143">
+      <c r="K37" s="136">
         <v>45100</v>
       </c>
-      <c r="L37" s="153" t="s">
-[...3 lines deleted...]
-        <v>165</v>
+      <c r="L37" s="146" t="s">
+        <v>162</v>
+      </c>
+      <c r="M37" s="149" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="81">
-      <c r="A38" s="190" t="s">
-[...18 lines deleted...]
-      <c r="H38" s="195">
+      <c r="A38" s="180" t="s">
+        <v>269</v>
+      </c>
+      <c r="B38" s="183" t="s">
+        <v>332</v>
+      </c>
+      <c r="C38" s="193" t="s">
+        <v>292</v>
+      </c>
+      <c r="D38" s="168" t="str">
+        <f t="shared" si="2"/>
+        <v>労働時間管理をめぐる諸問題と対応策【MUFGビジネスセミナーアーカイブ769】</v>
+      </c>
+      <c r="E38" s="183" t="s">
+        <v>276</v>
+      </c>
+      <c r="F38" s="183" t="s">
+        <v>364</v>
+      </c>
+      <c r="G38" s="189" t="s">
+        <v>277</v>
+      </c>
+      <c r="H38" s="185">
         <v>34100</v>
       </c>
-      <c r="I38" s="195">
+      <c r="I38" s="185">
         <v>37400</v>
       </c>
-      <c r="J38" s="195">
+      <c r="J38" s="185">
         <v>42900</v>
       </c>
-      <c r="K38" s="195">
+      <c r="K38" s="185">
         <v>42900</v>
       </c>
-      <c r="L38" s="196" t="s">
-[...2 lines deleted...]
-      <c r="M38" s="197"/>
+      <c r="L38" s="186" t="s">
+        <v>360</v>
+      </c>
+      <c r="M38" s="187" t="s">
+        <v>359</v>
+      </c>
     </row>
     <row r="39" spans="1:13" ht="144">
-      <c r="A39" s="141" t="s">
+      <c r="A39" s="134" t="s">
         <v>22</v>
       </c>
-      <c r="B39" s="191" t="s">
-[...5 lines deleted...]
-      <c r="D39" s="177" t="str">
+      <c r="B39" s="181" t="s">
+        <v>332</v>
+      </c>
+      <c r="C39" s="145" t="s">
+        <v>259</v>
+      </c>
+      <c r="D39" s="168" t="str">
         <f>HYPERLINK(M39,L39)</f>
         <v>問題社員をめぐるトラブルへの法的対応策【MUFGビジネスセミナーアーカイブ773】</v>
       </c>
-      <c r="E39" s="136" t="s">
+      <c r="E39" s="129" t="s">
         <v>16</v>
       </c>
-      <c r="F39" s="136" t="s">
-[...5 lines deleted...]
-      <c r="H39" s="143">
+      <c r="F39" s="129" t="s">
+        <v>372</v>
+      </c>
+      <c r="G39" s="131" t="s">
+        <v>258</v>
+      </c>
+      <c r="H39" s="136">
         <v>34100</v>
       </c>
-      <c r="I39" s="143">
+      <c r="I39" s="136">
         <v>37400</v>
       </c>
-      <c r="J39" s="143">
+      <c r="J39" s="136">
         <v>42900</v>
       </c>
-      <c r="K39" s="143">
+      <c r="K39" s="136">
         <v>42900</v>
       </c>
-      <c r="L39" s="153" t="s">
-[...19 lines deleted...]
-      <c r="E449" s="149" ph="1"/>
+      <c r="L39" s="146" t="s">
+        <v>256</v>
+      </c>
+      <c r="M39" s="160" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="253" spans="5:5" ht="27">
+      <c r="E253" s="142" ph="1"/>
+    </row>
+    <row r="283" spans="5:5" ht="27">
+      <c r="E283" s="142" ph="1"/>
+    </row>
+    <row r="416" spans="5:5" ht="27">
+      <c r="E416" s="142" ph="1"/>
+    </row>
+    <row r="446" spans="5:5" ht="27">
+      <c r="E446" s="142" ph="1"/>
+    </row>
+    <row r="449" spans="5:5" ht="27">
+      <c r="E449" s="142" ph="1"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K39" xr:uid="{10D2FFC3-C3C1-405B-95ED-E3C656333AA5}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:M39">
     <sortCondition ref="A2:A39"/>
     <sortCondition ref="B2:B39"/>
     <sortCondition ref="C2:C39"/>
   </sortState>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="A4">
     <cfRule type="cellIs" dxfId="15" priority="119" operator="equal">
       <formula>8</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="14" priority="120" operator="equal">
       <formula>7</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="13" priority="121" operator="equal">
       <formula>6</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="12" priority="122" operator="equal">
       <formula>4</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="11" priority="123" operator="equal">
       <formula>5</formula>
     </cfRule>
@@ -10247,50 +10295,56 @@
     <hyperlink ref="M34" r:id="rId25" xr:uid="{D2A71132-DBD8-4B10-AAA2-EBCA900E3E7D}"/>
     <hyperlink ref="M35" r:id="rId26" xr:uid="{E01110DD-988F-43DD-87C3-8D69DDF2FA47}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.27559055118110237" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="8" scale="90" fitToHeight="0" orientation="landscape" r:id="rId27"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;P/&amp;N</oddHeader>
     <oddFooter>&amp;L&amp;D_&amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101003ECFA51FCC45C44EBF28978F7EA3AA51" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="708ce1cf9bb59c83ec52bef6d0761ce5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ab38cdb3-137e-46f7-9267-ce2da5710aa0" xmlns:ns4="47e46fe3-1348-452b-93e8-f1af12b459b8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="57babaa8b15279aa7e9637ae6d8a695a" ns3:_="" ns4:_="">
     <xsd:import namespace="ab38cdb3-137e-46f7-9267-ce2da5710aa0"/>
     <xsd:import namespace="47e46fe3-1348-452b-93e8-f1af12b459b8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -10461,97 +10515,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{920B0158-4202-4A82-AE70-B86314914412}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="ab38cdb3-137e-46f7-9267-ce2da5710aa0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="47e46fe3-1348-452b-93e8-f1af12b459b8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB0E1F0F-DB9A-4042-942B-89739A066697}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ab38cdb3-137e-46f7-9267-ce2da5710aa0"/>
     <ds:schemaRef ds:uri="47e46fe3-1348-452b-93e8-f1af12b459b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{350DC626-8583-4DCE-97C9-92C83A7213E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>