--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -1,203 +1,202 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\azabu\jinzai\jinzai-eigyou\3000_企画・営業\3160_オンデマンド・ＬＭＳ\申込関連\申込Excelフォーム\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9678EDC-A0C8-4CCE-81C4-378AC5EEFB64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCBD29C7-FDA1-4E65-A739-9453BEAF0128}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12720" xr2:uid="{39E34EC7-74AE-498C-BE44-3DE0735CCF5F}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{39E34EC7-74AE-498C-BE44-3DE0735CCF5F}"/>
   </bookViews>
   <sheets>
     <sheet name="OpenSesameお申込みフォーム" sheetId="7" r:id="rId1"/>
     <sheet name="入力例" sheetId="9" r:id="rId2"/>
     <sheet name="個人情報のお取扱いについて" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B21" i="7" l="1"/>
-  <c r="B21" i="9"/>
+  <c r="B20" i="7" l="1"/>
+  <c r="B20" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Kamata Kaori</author>
     <author>Kamata Kaori(鎌田 香)</author>
   </authors>
   <commentList>
-    <comment ref="B22" authorId="0" shapeId="0" xr:uid="{137F49E2-B929-4CAD-A114-63B668F6DED5}">
+    <comment ref="B21" authorId="0" shapeId="0" xr:uid="{137F49E2-B929-4CAD-A114-63B668F6DED5}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>MURC:必要・不要よりお選びください。「必要」を選択の場合、受講者数(ご請求数）に加算されます。</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0" shapeId="0" xr:uid="{612D5AB8-115D-4EBD-8E14-B64FDA5EE458}">
+    <comment ref="C23" authorId="0" shapeId="0" xr:uid="{612D5AB8-115D-4EBD-8E14-B64FDA5EE458}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>MURC:Eメールアドレスは受講者ごと別のアドレスでご登録ください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="D24" authorId="1" shapeId="0" xr:uid="{AA6B5B22-C62E-4073-BD43-A829DD15C9ED}">
+    <comment ref="D23" authorId="1" shapeId="0" xr:uid="{AA6B5B22-C62E-4073-BD43-A829DD15C9ED}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>MURC:全社員向け共通・管理者向けからお選びください</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Kamata Kaori</author>
     <author>Kamata Kaori(鎌田 香)</author>
   </authors>
   <commentList>
-    <comment ref="B22" authorId="0" shapeId="0" xr:uid="{BB19C696-2DF4-4111-91AF-4A7EF6FC0D7C}">
+    <comment ref="B21" authorId="0" shapeId="0" xr:uid="{BB19C696-2DF4-4111-91AF-4A7EF6FC0D7C}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>MURC:必要・不要よりお選びください。「必要」を選択の場合、受講者数(ご請求数）に加算されます。</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0" shapeId="0" xr:uid="{8AAC9ED0-B7A0-48DC-B256-8D5FF0F62652}">
+    <comment ref="C23" authorId="0" shapeId="0" xr:uid="{8AAC9ED0-B7A0-48DC-B256-8D5FF0F62652}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>MURC:Eメールアドレスは受講者ごと別のアドレスでご登録ください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="D24" authorId="1" shapeId="0" xr:uid="{7F6A4710-0109-4AD5-95F8-97F5028EDB0F}">
+    <comment ref="D23" authorId="1" shapeId="0" xr:uid="{7F6A4710-0109-4AD5-95F8-97F5028EDB0F}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>MURC:全社員向け共通・管理者向けからお選びください</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
@@ -621,84 +620,50 @@
   </si>
   <si>
     <t>利用規約</t>
     <rPh sb="0" eb="2">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キヤク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>受講登録後、受講者様のeメールアドレスにID/パスワードをお知らせするeメールを送信いたします。</t>
     <rPh sb="4" eb="5">
       <t>アト</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>シ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>ソウシン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>「法人管理者」「要」を選択いただいたお客さまは、担当者様にID登録のお知らせのeメールを送信いたします。</t>
-[...32 lines deleted...]
-  <si>
     <t>担当者氏名（ご請求送付先）</t>
     <rPh sb="0" eb="3">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シメイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>セイキュウ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ソウフサキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>法人管理者　氏名・Eメールアドレス</t>
     <rPh sb="0" eb="2">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シメイ</t>
@@ -777,131 +742,78 @@
     <t>お申込み受付よりご登録まで最短約10日お時間をいただきます。</t>
     <rPh sb="1" eb="3">
       <t>モウシコ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ウケツケ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トウロク</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>サイタン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ヤク</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ヒ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ジカン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>※ご請求は開講月内にご郵送でお送りします。銀行振込にてご請求翌月末までにお支払いください。</t>
-[...35 lines deleted...]
-  <si>
     <t>※ID発行以降はいかなる場合であっても受講料を申し受けます。</t>
     <phoneticPr fontId="2"/>
-  </si>
-[...1 lines deleted...]
-    <t>お預かりした個人情報は、当社が定める「個人情報保護方針」(https://www.murc.jp/corporate/privacy/)及び「個人情報の取り扱いについて」(https://www.murc.jp/privacy/)に従って、適切に取り扱います。</t>
   </si>
   <si>
     <t>※EU（GDPR適用地域）または米国カリフォルニア州在住の受講者を含む場合、事前にご連絡ください</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>必要</t>
   </si>
   <si>
     <t>example0@murc.jp</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>希望開講日↓</t>
     <rPh sb="0" eb="2">
       <t>キボウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カイコウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>動画教材通信教育「ケースで解る！情報セキュリティ基本講座」申込フォーム</t>
-[...11 lines deleted...]
-  <si>
     <t>受講者１１　氏名・Eメールアドレス</t>
     <rPh sb="0" eb="3">
       <t>ジュコウシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>受講者１２　氏名・Eメールアドレス</t>
     <rPh sb="0" eb="3">
       <t>ジュコウシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>受講者１３　氏名・Eメールアドレス</t>
     <rPh sb="0" eb="3">
       <t>ジュコウシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
@@ -1163,50 +1075,89 @@
       <t>ナイ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>オク</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ギンコウ</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>フ</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>コ</t>
     </rPh>
     <rPh sb="39" eb="44">
       <t>セイキュウヨクゲツマツ</t>
     </rPh>
     <rPh sb="48" eb="50">
       <t>シハラ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>お預かりした個人情報の利用目的の通知、開示、内容の訂正・追加・削除、利用の停止・消去・第三者への提供の停止、第三者提供記録の開示、または個人情報に関する苦情のお申し出、その他の問い合わせにつきましては、弊社OpenSesame事務局（Eメール：open_sesame@murc.jp）までご連絡ください。</t>
     <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>確認テスト付き動画学習「ケースで解る！情報セキュリティ基本講座」申込フォーム</t>
+    <rPh sb="0" eb="2">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ドウガ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ガクシュウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>キョウイク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　（受講なしの場合１ID3,300円）</t>
+    <rPh sb="2" eb="4">
+      <t>ジュコウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>お預かりした個人情報は、当社が定める「個人情報保護方針」(https://www.murc.jp/corporate/privacy/)及び「個人情報の取り扱いについて」(https://www.murc.jp/corporate/privacy02/)に従って、適切に取り扱います。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>必要（受講あり）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="177" formatCode="#,##0&quot;円&quot;"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1798,184 +1749,184 @@
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>266041</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>231656</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>293014</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>230461</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="図 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E0936C2-254C-37AC-68E0-FD798970D20B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8434681" y="4976376"/>
           <a:ext cx="7779053" cy="4022165"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>122296</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>147200</xdr:colOff>
-      <xdr:row>34</xdr:row>
-      <xdr:rowOff>122324</xdr:rowOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>122325</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="図 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF2423A3-B078-48C4-AF71-28B28B75A4C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8269111" y="5239926"/>
           <a:ext cx="7757793" cy="3951139"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2037,51 +1988,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2179,1135 +2130,1131 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/10588" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:open_sesame@murc.jp?subject=OpenSesame[&#31649;&#29702;&#32773;&#24540;&#25588;&#12497;&#12483;&#12463;]&#30003;&#36796;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/10588" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:open_sesame@murc.jp?subject=OpenSesame[&#12465;&#12540;&#12473;&#12391;&#35299;&#12427;&#65281;&#24773;&#22577;&#12475;&#12461;&#12517;&#12522;&#12486;&#12451;&#22522;&#26412;&#35611;&#24231;]&#30003;&#36796;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example4@murc.jp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example@murc.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example3@murc.jp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/10588" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:open_sesame@murc.jp?subject=OpenSesame[&#31649;&#29702;&#32773;&#24540;&#25588;&#12497;&#12483;&#12463;]&#30003;&#36796;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example2@murc.jp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example1@murc.jp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example1@murc.jp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example0@murc.jp" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example0@murc.jp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example1@murc.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example4@murc.jp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example@murc.jp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/10588" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example3@murc.jp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example2@murc.jp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example1@murc.jp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:open_sesame@murc.jp?subject=OpenSesame[&#12465;&#12540;&#12473;&#12391;&#35299;&#12427;&#65281;&#24773;&#22577;&#12475;&#12461;&#12517;&#12522;&#12486;&#12451;&#22522;&#26412;&#35611;&#24231;]&#30003;&#36796;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2A56F31-EF3C-4EF7-8101-24C353D32E9E}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I49"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="28.19921875" style="1" customWidth="1"/>
     <col min="3" max="3" width="36.19921875" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.3984375" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.8984375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.59765625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.600000000000001">
       <c r="A1" s="5" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="18">
       <c r="A2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="18">
       <c r="A3" s="29" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B3" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="30"/>
     </row>
     <row r="4" spans="1:9" ht="16.95" customHeight="1">
       <c r="A4" s="14" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="31"/>
     </row>
     <row r="5" spans="1:9" ht="16.95" customHeight="1">
       <c r="A5" s="4" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="16.95" customHeight="1">
       <c r="A6" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I6" s="31"/>
     </row>
     <row r="7" spans="1:9" ht="16.95" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="16.95" customHeight="1">
       <c r="A8" s="4" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="16.95" customHeight="1">
       <c r="A9" s="4" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="16.95" customHeight="1" thickBot="1">
+      <c r="A10" s="4" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A11" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="15"/>
+      <c r="C11" s="11"/>
+      <c r="E11" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A12" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="16"/>
+      <c r="C12" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F12" s="32">
+        <v>4400</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A13" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="17"/>
+      <c r="C13" s="12"/>
+      <c r="E13" s="1" t="s">
         <v>94</v>
       </c>
-    </row>
-[...33 lines deleted...]
-      </c>
       <c r="F13" s="32">
-        <v>4400</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A14" s="9" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B14" s="17"/>
-      <c r="C14" s="12"/>
+      <c r="C14" s="3"/>
       <c r="E14" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="F14" s="32">
-        <v>4180</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A15" s="9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="3"/>
       <c r="E15" s="1" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F15" s="32">
-        <v>3960</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A16" s="9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="3"/>
       <c r="E16" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>3300</v>
+        <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="18.600000000000001" customHeight="1">
       <c r="A17" s="9" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="3"/>
       <c r="E17" s="1" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="18.600000000000001" customHeight="1">
       <c r="A18" s="9" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="3"/>
-      <c r="E18" s="1" t="s">
-[...9 lines deleted...]
-      <c r="E19" s="33" t="s">
+      <c r="E18" s="33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A19" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="18"/>
+      <c r="C19" s="2"/>
+      <c r="E19" s="1" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="A21" s="22" t="s">
+    <row r="20" spans="1:6" ht="18.600000000000001" customHeight="1">
+      <c r="A20" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="27">
-        <f>COUNTA(B24:B33)+COUNTA(B23)</f>
+      <c r="B20" s="27">
+        <f>COUNTA(B23:B32)+COUNTA(B22)</f>
         <v>0</v>
       </c>
-      <c r="C21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="43"/>
+      <c r="C20" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="F20" s="43"/>
+    </row>
+    <row r="21" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" s="26"/>
     </row>
     <row r="22" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
-      <c r="A22" s="6" t="s">
-[...9 lines deleted...]
-        <v>44</v>
+      <c r="A22" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="15"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="40" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="27.6" customHeight="1">
+      <c r="A23" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="B23" s="15"/>
-      <c r="C23" s="19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C23" s="41"/>
+      <c r="D23" s="37"/>
+      <c r="F23"/>
     </row>
     <row r="24" spans="1:6" ht="27.6" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      <c r="D24" s="37"/>
+        <v>9</v>
+      </c>
+      <c r="B24" s="20"/>
+      <c r="C24" s="34"/>
+      <c r="D24" s="38"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6" ht="27.6" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B25" s="20"/>
       <c r="C25" s="34"/>
       <c r="D25" s="38"/>
-      <c r="F25"/>
     </row>
     <row r="26" spans="1:6" ht="27.6" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B26" s="20"/>
       <c r="C26" s="34"/>
       <c r="D26" s="38"/>
     </row>
     <row r="27" spans="1:6" ht="27.6" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-      <c r="C27" s="34"/>
+        <v>6</v>
+      </c>
+      <c r="B27" s="17"/>
+      <c r="C27" s="35"/>
       <c r="D27" s="38"/>
     </row>
     <row r="28" spans="1:6" ht="27.6" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="35"/>
       <c r="D28" s="38"/>
     </row>
     <row r="29" spans="1:6" ht="27.6" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B29" s="17"/>
       <c r="C29" s="35"/>
       <c r="D29" s="38"/>
     </row>
     <row r="30" spans="1:6" ht="27.6" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B30" s="17"/>
       <c r="C30" s="35"/>
       <c r="D30" s="38"/>
     </row>
     <row r="31" spans="1:6" ht="27.6" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B31" s="17"/>
       <c r="C31" s="35"/>
       <c r="D31" s="38"/>
     </row>
     <row r="32" spans="1:6" ht="27.6" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="C32" s="35"/>
+        <v>1</v>
+      </c>
+      <c r="B32" s="20"/>
+      <c r="C32" s="34"/>
       <c r="D32" s="38"/>
-    </row>
-    <row r="33" spans="1:6" ht="27.6" customHeight="1">
+      <c r="F32"/>
+    </row>
+    <row r="33" spans="1:4" ht="27.6" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="B33" s="20"/>
       <c r="C33" s="34"/>
       <c r="D33" s="38"/>
-      <c r="F33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:6" ht="27.6" customHeight="1">
+    </row>
+    <row r="34" spans="1:4" ht="27.6" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B34" s="20"/>
       <c r="C34" s="34"/>
       <c r="D34" s="38"/>
     </row>
-    <row r="35" spans="1:6" ht="27.6" customHeight="1">
+    <row r="35" spans="1:4" ht="27.6" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="C35" s="34"/>
+        <v>74</v>
+      </c>
+      <c r="B35" s="17"/>
+      <c r="C35" s="35"/>
       <c r="D35" s="38"/>
     </row>
-    <row r="36" spans="1:6" ht="27.6" customHeight="1">
+    <row r="36" spans="1:4" ht="27.6" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B36" s="17"/>
       <c r="C36" s="35"/>
       <c r="D36" s="38"/>
     </row>
-    <row r="37" spans="1:6" ht="27.6" customHeight="1">
+    <row r="37" spans="1:4" ht="27.6" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B37" s="17"/>
       <c r="C37" s="35"/>
       <c r="D37" s="38"/>
     </row>
-    <row r="38" spans="1:6" ht="27.6" customHeight="1">
+    <row r="38" spans="1:4" ht="27.6" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B38" s="17"/>
       <c r="C38" s="35"/>
       <c r="D38" s="38"/>
     </row>
-    <row r="39" spans="1:6" ht="27.6" customHeight="1">
+    <row r="39" spans="1:4" ht="27.6" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B39" s="17"/>
       <c r="C39" s="35"/>
       <c r="D39" s="38"/>
     </row>
-    <row r="40" spans="1:6" ht="27.6" customHeight="1">
+    <row r="40" spans="1:4" ht="27.6" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="C40" s="35"/>
+        <v>79</v>
+      </c>
+      <c r="B40" s="20"/>
+      <c r="C40" s="34"/>
       <c r="D40" s="38"/>
     </row>
-    <row r="41" spans="1:6" ht="27.6" customHeight="1">
+    <row r="41" spans="1:4" ht="27.6" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B41" s="20"/>
       <c r="C41" s="34"/>
       <c r="D41" s="38"/>
     </row>
-    <row r="42" spans="1:6" ht="27.6" customHeight="1">
+    <row r="42" spans="1:4" ht="27.6" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="C42" s="34"/>
+        <v>81</v>
+      </c>
+      <c r="B42" s="17"/>
+      <c r="C42" s="35"/>
       <c r="D42" s="38"/>
     </row>
-    <row r="43" spans="1:6" ht="27.6" customHeight="1">
+    <row r="43" spans="1:4" ht="27.6" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B43" s="17"/>
       <c r="C43" s="35"/>
       <c r="D43" s="38"/>
     </row>
-    <row r="44" spans="1:6" ht="27.6" customHeight="1">
+    <row r="44" spans="1:4" ht="27.6" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B44" s="17"/>
       <c r="C44" s="35"/>
       <c r="D44" s="38"/>
     </row>
-    <row r="45" spans="1:6" ht="27.6" customHeight="1">
+    <row r="45" spans="1:4" ht="27.6" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B45" s="17"/>
       <c r="C45" s="35"/>
       <c r="D45" s="38"/>
     </row>
-    <row r="46" spans="1:6" ht="27.6" customHeight="1">
+    <row r="46" spans="1:4" ht="27.6" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B46" s="17"/>
       <c r="C46" s="35"/>
       <c r="D46" s="38"/>
     </row>
-    <row r="47" spans="1:6" ht="27.6" customHeight="1">
-[...16 lines deleted...]
-      <c r="A49" s="1" t="s">
+    <row r="47" spans="1:4" ht="27.6" customHeight="1" thickBot="1">
+      <c r="A47" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="B47" s="21"/>
+      <c r="C47" s="36"/>
+      <c r="D47" s="39"/>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="1" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B22" xr:uid="{0F5BC4BD-D701-47B9-8660-0E2E91E1F9A1}">
-      <formula1>"必要,不要"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B21" xr:uid="{0F5BC4BD-D701-47B9-8660-0E2E91E1F9A1}">
+      <formula1>"必要（受講あり）,必要（受講なし）,不要"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D24:D48" xr:uid="{A98692C8-A280-4B2B-B38C-E0EF2DE0E30D}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D23:D47" xr:uid="{A98692C8-A280-4B2B-B38C-E0EF2DE0E30D}">
       <formula1>"全社員向け共通,管理者向け"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId1" xr:uid="{E3A4D183-1641-40DD-9161-EAB24141D4AD}"/>
     <hyperlink ref="A3" location="個人情報のお取扱いについて!A1" display="個人情報のお取扱いについて" xr:uid="{7C06B853-E94A-4D05-8304-36752B827A09}"/>
     <hyperlink ref="B3" r:id="rId2" xr:uid="{04D90C80-8DE3-4174-B18E-9A484F96ECE3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.6" bottom="0.36" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
   <drawing r:id="rId4"/>
   <legacyDrawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CDDC646-DB54-45D9-B68C-8BBE9EB0F33D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I49"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="81" zoomScaleNormal="81" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="28.19921875" style="1" customWidth="1"/>
     <col min="3" max="3" width="36.19921875" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.3984375" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.8984375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.59765625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.600000000000001">
       <c r="A1" s="5" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="18">
       <c r="A2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="18">
       <c r="A3" s="29" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B3" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="30"/>
     </row>
     <row r="4" spans="1:9" ht="16.95" customHeight="1">
       <c r="A4" s="14" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="31"/>
     </row>
     <row r="5" spans="1:9" ht="16.95" customHeight="1">
       <c r="A5" s="4" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="16.95" customHeight="1">
       <c r="A6" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I6" s="31"/>
     </row>
     <row r="7" spans="1:9" ht="16.95" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="16.95" customHeight="1">
       <c r="A8" s="4" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="16.95" customHeight="1">
       <c r="A9" s="4" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="16.95" customHeight="1" thickBot="1">
+      <c r="A10" s="4" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A11" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="11"/>
+      <c r="E11" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A12" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="16">
+        <v>12345</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F12" s="32">
+        <v>4400</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A13" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="12"/>
+      <c r="E13" s="1" t="s">
         <v>94</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      </c>
       <c r="F13" s="32">
-        <v>4400</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A14" s="9" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B14" s="17" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C14" s="12"/>
+        <v>24</v>
+      </c>
+      <c r="C14" s="3"/>
       <c r="E14" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="F14" s="32">
-        <v>4180</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A15" s="9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B15" s="17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C15" s="3"/>
       <c r="E15" s="1" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F15" s="32">
-        <v>3960</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A16" s="9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" s="17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C16" s="3"/>
       <c r="E16" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>3300</v>
+        <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="18.600000000000001" customHeight="1">
       <c r="A17" s="9" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="B17" s="17" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C17" s="3"/>
       <c r="E17" s="1" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="18.600000000000001" customHeight="1">
       <c r="A18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="E18" s="33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A19" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="2"/>
+      <c r="E19" s="1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="18.600000000000001" customHeight="1">
+      <c r="A20" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="27">
+        <f>COUNTA(B23:B32)+COUNTA(B22)</f>
+        <v>5</v>
+      </c>
+      <c r="C20" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="F20" s="43"/>
+    </row>
+    <row r="21" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C21" s="26"/>
+    </row>
+    <row r="22" spans="1:6" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A22" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="17" t="s">
+      <c r="B22" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="C18" s="3"/>
-[...49 lines deleted...]
-        <v>44</v>
+      <c r="C22" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" s="40" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="27.6" customHeight="1">
+      <c r="A23" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="B23" s="15" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="C23" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" s="37" t="s">
+        <v>89</v>
+      </c>
+      <c r="F23"/>
     </row>
     <row r="24" spans="1:6" ht="27.6" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>93</v>
+        <v>9</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="38" t="s">
+        <v>89</v>
       </c>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6" ht="27.6" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B25" s="20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C25" s="34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D25" s="38" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="F25"/>
+        <v>88</v>
+      </c>
     </row>
     <row r="26" spans="1:6" ht="27.6" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B26" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C26" s="34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D26" s="38" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="27.6" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>7</v>
-[...9 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="B27" s="17"/>
+      <c r="C27" s="35"/>
+      <c r="D27" s="38"/>
     </row>
     <row r="28" spans="1:6" ht="27.6" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="35"/>
       <c r="D28" s="38"/>
     </row>
     <row r="29" spans="1:6" ht="27.6" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B29" s="17"/>
       <c r="C29" s="35"/>
       <c r="D29" s="38"/>
     </row>
     <row r="30" spans="1:6" ht="27.6" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B30" s="17"/>
       <c r="C30" s="35"/>
       <c r="D30" s="38"/>
     </row>
     <row r="31" spans="1:6" ht="27.6" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B31" s="17"/>
       <c r="C31" s="35"/>
       <c r="D31" s="38"/>
     </row>
     <row r="32" spans="1:6" ht="27.6" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="C32" s="35"/>
+        <v>1</v>
+      </c>
+      <c r="B32" s="20"/>
+      <c r="C32" s="34"/>
       <c r="D32" s="38"/>
-    </row>
-    <row r="33" spans="1:6" ht="27.6" customHeight="1">
+      <c r="F32"/>
+    </row>
+    <row r="33" spans="1:4" ht="27.6" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="B33" s="20"/>
       <c r="C33" s="34"/>
       <c r="D33" s="38"/>
-      <c r="F33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:6" ht="27.6" customHeight="1">
+    </row>
+    <row r="34" spans="1:4" ht="27.6" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B34" s="20"/>
       <c r="C34" s="34"/>
       <c r="D34" s="38"/>
     </row>
-    <row r="35" spans="1:6" ht="27.6" customHeight="1">
+    <row r="35" spans="1:4" ht="27.6" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="C35" s="34"/>
+        <v>74</v>
+      </c>
+      <c r="B35" s="17"/>
+      <c r="C35" s="35"/>
       <c r="D35" s="38"/>
     </row>
-    <row r="36" spans="1:6" ht="27.6" customHeight="1">
+    <row r="36" spans="1:4" ht="27.6" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B36" s="17"/>
       <c r="C36" s="35"/>
       <c r="D36" s="38"/>
     </row>
-    <row r="37" spans="1:6" ht="27.6" customHeight="1">
+    <row r="37" spans="1:4" ht="27.6" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B37" s="17"/>
       <c r="C37" s="35"/>
       <c r="D37" s="38"/>
     </row>
-    <row r="38" spans="1:6" ht="27.6" customHeight="1">
+    <row r="38" spans="1:4" ht="27.6" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B38" s="17"/>
       <c r="C38" s="35"/>
       <c r="D38" s="38"/>
     </row>
-    <row r="39" spans="1:6" ht="27.6" customHeight="1">
+    <row r="39" spans="1:4" ht="27.6" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B39" s="17"/>
       <c r="C39" s="35"/>
       <c r="D39" s="38"/>
     </row>
-    <row r="40" spans="1:6" ht="27.6" customHeight="1">
+    <row r="40" spans="1:4" ht="27.6" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="C40" s="35"/>
+        <v>79</v>
+      </c>
+      <c r="B40" s="20"/>
+      <c r="C40" s="34"/>
       <c r="D40" s="38"/>
     </row>
-    <row r="41" spans="1:6" ht="27.6" customHeight="1">
+    <row r="41" spans="1:4" ht="27.6" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B41" s="20"/>
       <c r="C41" s="34"/>
       <c r="D41" s="38"/>
     </row>
-    <row r="42" spans="1:6" ht="27.6" customHeight="1">
+    <row r="42" spans="1:4" ht="27.6" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="C42" s="34"/>
+        <v>81</v>
+      </c>
+      <c r="B42" s="17"/>
+      <c r="C42" s="35"/>
       <c r="D42" s="38"/>
     </row>
-    <row r="43" spans="1:6" ht="27.6" customHeight="1">
+    <row r="43" spans="1:4" ht="27.6" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B43" s="17"/>
       <c r="C43" s="35"/>
       <c r="D43" s="38"/>
     </row>
-    <row r="44" spans="1:6" ht="27.6" customHeight="1">
+    <row r="44" spans="1:4" ht="27.6" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B44" s="17"/>
       <c r="C44" s="35"/>
       <c r="D44" s="38"/>
     </row>
-    <row r="45" spans="1:6" ht="27.6" customHeight="1">
+    <row r="45" spans="1:4" ht="27.6" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B45" s="17"/>
       <c r="C45" s="35"/>
       <c r="D45" s="38"/>
     </row>
-    <row r="46" spans="1:6" ht="27.6" customHeight="1">
+    <row r="46" spans="1:4" ht="27.6" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B46" s="17"/>
       <c r="C46" s="35"/>
       <c r="D46" s="38"/>
     </row>
-    <row r="47" spans="1:6" ht="27.6" customHeight="1">
-[...16 lines deleted...]
-      <c r="A49" s="1" t="s">
+    <row r="47" spans="1:4" ht="27.6" customHeight="1" thickBot="1">
+      <c r="A47" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="B47" s="21"/>
+      <c r="C47" s="36"/>
+      <c r="D47" s="39"/>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="1" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B22" xr:uid="{91BF96D0-B738-4A7D-99F1-6C993F0185C1}">
-      <formula1>"必要,不要"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B21" xr:uid="{91BF96D0-B738-4A7D-99F1-6C993F0185C1}">
+      <formula1>"必要（受講あり）,必要（受講なし）,不要"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D24:D48" xr:uid="{ECE36210-3B09-4D41-B629-5A781379B5BE}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D23:D47" xr:uid="{ECE36210-3B09-4D41-B629-5A781379B5BE}">
       <formula1>"全社員向け共通,管理者向け"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="A4" r:id="rId1" xr:uid="{79FA6E66-A452-49D7-BEC1-74B88785E880}"/>
     <hyperlink ref="A3" location="個人情報のお取扱いについて!A1" display="個人情報のお取扱いについて" xr:uid="{ECBCA88B-CC58-4974-BCA4-F0B7FF576A13}"/>
-    <hyperlink ref="B3" r:id="rId2" xr:uid="{309C1EAE-476F-417C-89F8-537EEDBC39D8}"/>
-[...6 lines deleted...]
-    <hyperlink ref="C23" r:id="rId9" xr:uid="{F6345064-7984-4BAF-A1AC-C08BA4959DA2}"/>
+    <hyperlink ref="B3" r:id="rId1" xr:uid="{309C1EAE-476F-417C-89F8-537EEDBC39D8}"/>
+    <hyperlink ref="B19" r:id="rId2" xr:uid="{3BDC1585-5F33-4A3B-8014-9A34B43CAC93}"/>
+    <hyperlink ref="C23" r:id="rId3" xr:uid="{30B6C025-8DDD-4A77-86FA-42F994DD310A}"/>
+    <hyperlink ref="C24:C26" r:id="rId4" display="example1@murc.jp" xr:uid="{C4A069D8-1550-469E-B962-87793461F16C}"/>
+    <hyperlink ref="C24" r:id="rId5" xr:uid="{6003F70C-0AA3-4483-814A-714341BAE036}"/>
+    <hyperlink ref="C25" r:id="rId6" xr:uid="{F0E3C2C7-6A01-4F9A-9767-C60939E93CD1}"/>
+    <hyperlink ref="C26" r:id="rId7" xr:uid="{C5D18F8A-8B24-47DD-B451-3C4DC3539BCB}"/>
+    <hyperlink ref="C22" r:id="rId8" xr:uid="{F6345064-7984-4BAF-A1AC-C08BA4959DA2}"/>
+    <hyperlink ref="A4" r:id="rId9" xr:uid="{CB88DEA8-FAB3-44C8-B38C-332C4229B987}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.6" bottom="0.36" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId10"/>
   <drawing r:id="rId11"/>
   <legacyDrawing r:id="rId12"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{673B4B2E-6383-4999-9E5E-477DB5059D21}">
   <dimension ref="A1:A23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <sheetData>
     <row r="1" spans="1:1" s="28" customFormat="1">
       <c r="A1" s="28" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:1">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:1">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:1">
       <c r="A18" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:1">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:1">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>