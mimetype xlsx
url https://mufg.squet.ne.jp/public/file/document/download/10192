--- v0 (2026-05-13)
+++ v1 (2026-08-12)
@@ -4,269 +4,246 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\azabu\jinzai\jinzai-eigyou\3000_企画・営業\3160_オンデマンド・ＬＭＳ\申込関連\申込Excelフォーム\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9715E72D-DFC1-46D1-842E-485C5819971B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B172466-5CB3-4684-B793-8ED29CD4C8A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12720" xr2:uid="{39E34EC7-74AE-498C-BE44-3DE0735CCF5F}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{39E34EC7-74AE-498C-BE44-3DE0735CCF5F}"/>
   </bookViews>
   <sheets>
     <sheet name="OpenSesameお申込みフォーム" sheetId="7" r:id="rId1"/>
-    <sheet name="入力" sheetId="9" r:id="rId2"/>
+    <sheet name="入力例" sheetId="9" r:id="rId2"/>
     <sheet name="個人情報のお取扱いについて" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B22" i="7" l="1"/>
-  <c r="B21" i="9"/>
+  <c r="B21" i="9" l="1"/>
+  <c r="B21" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Kamata Kaori</author>
   </authors>
   <commentList>
-    <comment ref="B21" authorId="0" shapeId="0" xr:uid="{C35B9985-2435-47B8-A4DF-D811AC1D3DA3}">
+    <comment ref="B20" authorId="0" shapeId="0" xr:uid="{C35B9985-2435-47B8-A4DF-D811AC1D3DA3}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>MURC:半年プラン・1年プランよりお選びください。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="B23" authorId="0" shapeId="0" xr:uid="{DD9F2C06-8F8A-436B-82C6-83BF824960C3}">
+    <comment ref="B22" authorId="0" shapeId="0" xr:uid="{DD9F2C06-8F8A-436B-82C6-83BF824960C3}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
-          <t>MURC:必要・不要よりお選びください。「必要」を選択の場合、受講者数(ご請求数）に加算されます。</t>
+          <t xml:space="preserve">MURC:必要・不要よりお選びください。「必要」を選択の場合、受講者数(ご請求数）に加算されます。
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0" shapeId="0" xr:uid="{EF6CF7FB-EF88-4AA1-8327-CEB729178C03}">
+    <comment ref="C22" authorId="0" shapeId="0" xr:uid="{EF6CF7FB-EF88-4AA1-8327-CEB729178C03}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">開講日の指定がある場合はお知らせください。
 （お申込日より10日以上先以降となります）
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0" shapeId="0" xr:uid="{F03117DC-8106-4533-B7BB-24CA8446C8BD}">
+    <comment ref="C24" authorId="0" shapeId="0" xr:uid="{F03117DC-8106-4533-B7BB-24CA8446C8BD}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>MURC:Eメールアドレスは受講者ごと別のアドレスでご登録ください。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Kamata Kaori</author>
   </authors>
   <commentList>
-    <comment ref="B20" authorId="0" shapeId="0" xr:uid="{82622F43-3B41-4ECE-A73F-609B07182163}">
+    <comment ref="B20" authorId="0" shapeId="0" xr:uid="{6C56F9C7-30E6-4FE7-9014-5AD77AC0A7DA}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
-          <t>半年プラン・1年プランよりお選びください。</t>
+          <t>MURC:半年プラン・1年プランよりお選びください。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="B22" authorId="0" shapeId="0" xr:uid="{948ACE10-0AF5-4FCD-98F6-B4588269A439}">
+    <comment ref="B22" authorId="0" shapeId="0" xr:uid="{7412581D-3EBB-4145-ABCE-E757602ED701}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
-          <t>必要・不要よりお選びください。「必要」を選択の場合、受講者数(ご請求数）に加算されます。</t>
+          <t xml:space="preserve">MURC:必要・不要よりお選びください。「必要」を選択の場合、受講者数(ご請求数）に加算されます。
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0" shapeId="0" xr:uid="{01C9D5B9-A998-4760-8B1F-1E5DCB443CDD}">
+    <comment ref="C22" authorId="0" shapeId="0" xr:uid="{3431C46D-79ED-4500-91B4-2016E3B99286}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
-          <t>開講日の指定がある場合はお知らせください。
-[...10 lines deleted...]
-          <t xml:space="preserve">
+          <t xml:space="preserve">開講日の指定がある場合はお知らせください。
+（お申込日より10日以上先以降となります）
 </t>
-        </r>
-[...13 lines deleted...]
-          <t>Eメールアドレスは受講者ごと別のアドレスでご登録ください。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="123">
   <si>
     <t>※必要に応じて行追加してください。</t>
     <rPh sb="1" eb="3">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>オウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ツイカ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>受講者２０　氏名・Eメールアドレス</t>
     <rPh sb="0" eb="3">
       <t>ジュコウシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -558,53 +535,50 @@
     <rPh sb="30" eb="32">
       <t>ソウシン</t>
     </rPh>
     <rPh sb="44" eb="45">
       <t>ベツ</t>
     </rPh>
     <rPh sb="51" eb="52">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>OpenSesame オンデマンド動画配信サービス申込フォーム</t>
     <rPh sb="17" eb="19">
       <t>ドウガ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ハイシン</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>モウシコミ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>必要</t>
-[...1 lines deleted...]
-  <si>
     <t>●●●●株式会社</t>
     <rPh sb="4" eb="8">
       <t>カブ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>461-8516</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>名古屋市東区葵1-19-30</t>
     <rPh sb="0" eb="4">
       <t>ナゴヤシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヒガシク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>アオイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>マザックアートプラザ</t>
@@ -693,54 +667,50 @@
     <rPh sb="4" eb="6">
       <t>ハナヨ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>世佐見　三郎</t>
     <rPh sb="0" eb="1">
       <t>セ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>サ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ミ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>サブロウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>イチゾウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>example1@murc.jp</t>
-[...2 lines deleted...]
-  <si>
     <t>example2@murc.jp</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>example3@murc.jp</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>example4@murc.jp</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>法人管理者設定</t>
     <rPh sb="0" eb="2">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>セッテイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -762,220 +732,111 @@
   </si>
   <si>
     <t>利用規約</t>
     <rPh sb="0" eb="2">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キヤク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>受講登録後、受講者様のeメールアドレスにID/パスワードをお知らせするeメールを送信いたします。</t>
     <rPh sb="4" eb="5">
       <t>アト</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>シ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>ソウシン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>「法人管理者」「要」を選択いただいたお客さまは、担当者様にID登録のお知らせのeメールを送信いたします。</t>
-[...32 lines deleted...]
-  <si>
     <t>法人管理者　氏名・Eメールアドレス</t>
     <rPh sb="0" eb="2">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>希望視聴開始日↓</t>
-[...14 lines deleted...]
-  <si>
     <t>1年プラン</t>
   </si>
   <si>
     <t>世佐見　一郎</t>
     <rPh sb="0" eb="1">
       <t>セ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>サ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ミ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>イチロウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>example5@murc.jp</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>受講期間は開講日から1年または半年間となります。</t>
-[...20 lines deleted...]
-  <si>
     <t>お申込み受付よりご登録まで最短約10日お時間をいただきます。</t>
     <rPh sb="1" eb="3">
       <t>モウシコ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ウケツケ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トウロク</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>サイタン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ヤク</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ヒ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ジカン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>※ご請求は開講月内にご郵送でお送りします。銀行振込にてご請求翌月末までにお支払いください。</t>
-[...35 lines deleted...]
-  <si>
     <t>１ID料金</t>
     <rPh sb="3" eb="5">
       <t>リョウキン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>団体割引（消費税等含む）</t>
     <rPh sb="0" eb="2">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ワリビキ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ショウヒゼイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>トウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>フク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -1024,66 +885,50 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>51～100名</t>
     <rPh sb="6" eb="7">
       <t>ナ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>101～200名</t>
     <rPh sb="7" eb="8">
       <t>ナ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>201～500名</t>
     <rPh sb="7" eb="8">
       <t>ナ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　1ランク上のお割引価格にてご提供します。</t>
-[...14 lines deleted...]
-  <si>
     <t>※SQUET会員企業様からのお申込みは</t>
     <rPh sb="6" eb="8">
       <t>カイイン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>キギョウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>サマ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>モウシコ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　会員区分に関わらず、お申込み人数の</t>
     <rPh sb="1" eb="3">
       <t>カイイン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>クブン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カカ</t>
@@ -1206,110 +1051,90 @@
     <rPh sb="11" eb="13">
       <t>カクニン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　該当の受講料にてお申込人数に応じて</t>
     <rPh sb="1" eb="3">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ジュコウリョウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>モウシコ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ニンズウ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>オウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　ご請求させていただきます。</t>
-[...5 lines deleted...]
-  <si>
     <t>当社は、以下のいずれかに該当する場合、または官公庁その他公的機関から法令に基づく要請があった場合を除き、ご本人の事前の同意なく、受講者からお預かりした個人情報を第三者に提供いたしません。</t>
   </si>
   <si>
     <t>企業（団体）様からの受講お申込の場合</t>
   </si>
   <si>
     <t>①第三者に提供する目的：　動画視聴履歴ご報告のため</t>
   </si>
   <si>
     <t>②提供する個人情報の項目：　氏名、視聴時間、視聴履歴、アンケート結果、テスト結果</t>
   </si>
   <si>
     <t>③提供の手段又は方法：　画面表示・電子ファイルとして提供</t>
   </si>
   <si>
     <t>④当該情報の提供を受ける者：　ご所属企業（団体）の法人管理者様</t>
-  </si>
-[...1 lines deleted...]
-    <t>お預かりした個人情報は、当社が定める「個人情報保護方針」(https://www.murc.jp/corporate/privacy/)及び「個人情報の取り扱いについて」(https://www.murc.jp/privacy/)に従って、適切に取り扱います。</t>
   </si>
   <si>
     <t>※法人管理者が受講者と別人の場合</t>
     <rPh sb="1" eb="6">
       <t>ホウジンカンリシャ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジュコウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>シャ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ベツ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ニン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　受講料が別途発生します。</t>
-[...8 lines deleted...]
-  <si>
     <t>受講者２１　氏名・Eメールアドレス</t>
     <rPh sb="0" eb="3">
       <t>ジュコウシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>受講者２２　氏名・Eメールアドレス</t>
     <rPh sb="0" eb="3">
       <t>ジュコウシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>受講者２３　氏名・Eメールアドレス</t>
     <rPh sb="0" eb="3">
       <t>ジュコウシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
@@ -1415,50 +1240,189 @@
     <rPh sb="5" eb="7">
       <t>カイコウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ヒ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ネン</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>ハントシカン</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>エンチョウ</t>
     </rPh>
     <rPh sb="30" eb="36">
       <t>シチョウカイスウセイゲン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>お預かりした個人情報の利用目的の通知、開示、内容の訂正・追加・削除、利用の停止・消去・第三者への提供の停止、第三者提供記録の開示、または個人情報に関する苦情のお申し出、その他の問い合わせにつきましては、弊社OpenSesame事務局（Eメール：open_sesame@murc.jp）までご連絡ください。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>※ご請求は開講月内にEメールでダウンロードURLをお送りします。銀行振込にてご請求翌月末までにお支払いください。</t>
+    <rPh sb="2" eb="4">
+      <t>セイキュウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カイコウ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ナイ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>オク</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ギンコウ</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>フ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>コ</t>
+    </rPh>
+    <rPh sb="39" eb="44">
+      <t>セイキュウヨクゲツマツ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>シハラ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>※法人管理者が複数名の場合行挿入で</t>
+    <rPh sb="1" eb="6">
+      <t>ホウジンカンリシャ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>フクスウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ナ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ギョウソウニュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　追加してください</t>
+    <rPh sb="1" eb="3">
+      <t>ツイカ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>※部署登録が必要な場合は別フォームを</t>
+    <rPh sb="1" eb="5">
+      <t>ブショトウロク</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ベツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　お送りしますのでご連絡ください</t>
+    <rPh sb="2" eb="3">
+      <t>オク</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>レンラク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　受講料が別途発生します</t>
+    <rPh sb="1" eb="4">
+      <t>ジュコウリョウ</t>
+    </rPh>
+    <rPh sb="5" eb="9">
+      <t>ベットハッセイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　ご請求させていただきます</t>
+    <rPh sb="2" eb="4">
+      <t>セイキュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　1ランク上のお割引価格にてご提供します</t>
+    <rPh sb="5" eb="6">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ワリビキ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>カカク</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>テイキョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　（受講なしの場合１ID3,300円）</t>
+    <rPh sb="2" eb="4">
+      <t>ジュコウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>必要（受講あり）</t>
+  </si>
+  <si>
+    <t>お預かりした個人情報は、当社が定める「個人情報保護方針」(https://www.murc.jp/corporate/privacy/)及び「個人情報の取り扱いについて」(https://www.murc.jp/corporate/privacy02/)に従って、適切に取り扱います。</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="177" formatCode="#,##0&quot;円&quot;"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
@@ -1828,234 +1792,236 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="dashed">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="dashed">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...54 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...67 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
@@ -2150,185 +2116,185 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...8 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="177" fontId="9" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="177" fontId="9" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="177" fontId="9" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2390,51 +2356,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2532,948 +2498,975 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/10588" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:open_sesame@murc.jp?subject=&#12458;&#12531;&#12487;&#12510;&#12531;&#12489;&#21205;&#30011;&#37197;&#20449;&#12469;&#12540;&#12499;&#12473;&#30003;&#36796;" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example@murc.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/10588" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:open_sesame@murc.jp?subject=&#12458;&#12531;&#12487;&#12510;&#12531;&#12489;&#21205;&#30011;&#37197;&#20449;&#12469;&#12540;&#12499;&#12473;&#30003;&#36796;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example5@murc.jp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example1@murc.jp" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example@murc.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mufg.squet.ne.jp/public/file/document/download/10588" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:open_sesame@murc.jp?subject=&#12458;&#12531;&#12487;&#12510;&#12531;&#12489;&#21205;&#30011;&#37197;&#20449;&#12469;&#12540;&#12499;&#12473;&#30003;&#36796;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example1@murc.jp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:example5@murc.jp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2A56F31-EF3C-4EF7-8101-24C353D32E9E}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I55"/>
+  <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.59765625" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.19921875" style="1" customWidth="1"/>
     <col min="3" max="3" width="36.19921875" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.8984375" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.8984375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.796875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="8.59765625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.600000000000001">
       <c r="A1" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="18">
       <c r="A2" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="18">
-      <c r="A3" s="53" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="52"/>
+      <c r="A3" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="16.95" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="I4" s="50"/>
+      <c r="I4" s="48"/>
     </row>
     <row r="5" spans="1:9" ht="16.95" customHeight="1">
       <c r="A5" s="4" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="16.95" customHeight="1">
       <c r="A6" s="4" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I6" s="50"/>
+        <v>55</v>
+      </c>
+      <c r="I6" s="48"/>
     </row>
     <row r="7" spans="1:9" ht="16.95" customHeight="1">
       <c r="A7" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="16.95" customHeight="1">
       <c r="A8" s="4" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="16.95" customHeight="1">
       <c r="A9" s="4" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9" ht="16.95" customHeight="1">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="16.95" customHeight="1" thickBot="1">
       <c r="A10" s="4" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A11" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="18"/>
+      <c r="C11" s="14"/>
+      <c r="E11" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="G11" s="56"/>
+    </row>
+    <row r="12" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A12" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="19"/>
+      <c r="C12" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="40" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="18.600000000000001" customHeight="1">
+      <c r="A13" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="20"/>
+      <c r="C13" s="15"/>
+      <c r="E13" s="41" t="s">
         <v>61</v>
       </c>
-    </row>
-[...34 lines deleted...]
-        <v>66</v>
+      <c r="F13" s="42">
+        <v>9900</v>
+      </c>
+      <c r="G13" s="43">
+        <v>18700</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B14" s="20"/>
-      <c r="C14" s="15"/>
-[...7 lines deleted...]
-        <v>18700</v>
+      <c r="C14" s="3"/>
+      <c r="E14" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" s="42">
+        <v>9350</v>
+      </c>
+      <c r="G14" s="43">
+        <v>18150</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A15" s="12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="3"/>
-      <c r="E15" s="43" t="s">
-[...6 lines deleted...]
-        <v>18150</v>
+      <c r="E15" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="F15" s="42">
+        <v>8800</v>
+      </c>
+      <c r="G15" s="43">
+        <v>17050</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A16" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="3"/>
-      <c r="E16" s="43" t="s">
-[...6 lines deleted...]
-        <v>17050</v>
+      <c r="E16" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="F16" s="42">
+        <v>8250</v>
+      </c>
+      <c r="G16" s="43">
+        <v>15950.000000000002</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A17" s="12" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="3"/>
-      <c r="E17" s="43" t="s">
-[...9 lines deleted...]
-    <row r="18" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="E17" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="F17" s="42">
+        <v>7700.0000000000009</v>
+      </c>
+      <c r="G17" s="43">
+        <v>14850.000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A18" s="12" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B18" s="20"/>
       <c r="C18" s="3"/>
-      <c r="E18" s="43" t="s">
-[...6 lines deleted...]
-        <v>14850.000000000002</v>
+      <c r="E18" s="44" t="s">
+        <v>66</v>
+      </c>
+      <c r="F18" s="45">
+        <v>7150.0000000000009</v>
+      </c>
+      <c r="G18" s="46">
+        <v>13750.000000000002</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="18.600000000000001" customHeight="1" thickBot="1">
-      <c r="A19" s="12" t="s">
-[...21 lines deleted...]
-        <v>74</v>
+      <c r="A19" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" s="21"/>
+      <c r="C19" s="2"/>
+      <c r="E19" s="47" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A20" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="33"/>
+      <c r="C20" s="30"/>
+      <c r="E20" s="47" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="18.600000000000001" customHeight="1">
-      <c r="A21" s="7" t="s">
-[...5 lines deleted...]
-        <v>75</v>
+      <c r="A21" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="35">
+        <f>COUNTA(B24:B53)+COUNTA(B23)</f>
+        <v>0</v>
+      </c>
+      <c r="C21" s="31" t="s">
+        <v>109</v>
+      </c>
+      <c r="E21" s="47" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="18.600000000000001" customHeight="1">
-      <c r="A22" s="28" t="s">
-[...30 lines deleted...]
-        <v>97</v>
+      <c r="A22" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" s="34"/>
+      <c r="C22" s="32"/>
+      <c r="E22" s="47" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A23" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="52"/>
+      <c r="C23" s="36"/>
+      <c r="E23" s="47" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="18.600000000000001" customHeight="1">
+      <c r="A24" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23"/>
+      <c r="E24" s="47" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A25" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B25" s="22"/>
       <c r="C25" s="23"/>
-      <c r="E25" s="49" t="s">
-        <v>98</v>
+      <c r="E25" s="47" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A26" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="23"/>
-      <c r="E26" s="49" t="s">
-        <v>106</v>
+      <c r="E26" s="47" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A27" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="23"/>
-      <c r="E27" s="49" t="s">
-        <v>107</v>
+      <c r="E27" s="1" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A28" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="C28" s="23"/>
+        <v>16</v>
+      </c>
+      <c r="B28" s="24"/>
+      <c r="C28" s="25"/>
+      <c r="E28" s="1" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="29" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A29" s="9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="25"/>
+      <c r="E29" s="1" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="30" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A30" s="9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="25"/>
+      <c r="E30" s="1" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="31" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A31" s="9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B31" s="24"/>
       <c r="C31" s="25"/>
+      <c r="E31" s="1" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="32" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A32" s="9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="25"/>
     </row>
     <row r="33" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A33" s="9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="25"/>
     </row>
     <row r="34" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A34" s="9" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="25"/>
     </row>
     <row r="35" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A35" s="9" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="25"/>
     </row>
     <row r="36" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A36" s="9" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="25"/>
     </row>
     <row r="37" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A37" s="9" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="25"/>
     </row>
     <row r="38" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A38" s="9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="25"/>
     </row>
     <row r="39" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A39" s="9" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B39" s="24"/>
       <c r="C39" s="25"/>
     </row>
     <row r="40" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A40" s="9" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B40" s="24"/>
       <c r="C40" s="25"/>
     </row>
     <row r="41" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A41" s="9" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="25"/>
     </row>
     <row r="42" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A42" s="9" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="25"/>
     </row>
     <row r="43" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A43" s="9" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="C43" s="25"/>
+        <v>1</v>
+      </c>
+      <c r="B43" s="53"/>
+      <c r="C43" s="54"/>
     </row>
     <row r="44" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A44" s="9" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="C44" s="56"/>
+        <v>98</v>
+      </c>
+      <c r="B44" s="53"/>
+      <c r="C44" s="54"/>
     </row>
     <row r="45" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A45" s="9" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="C45" s="56"/>
+        <v>99</v>
+      </c>
+      <c r="B45" s="53"/>
+      <c r="C45" s="54"/>
     </row>
     <row r="46" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A46" s="9" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="C46" s="56"/>
+        <v>100</v>
+      </c>
+      <c r="B46" s="53"/>
+      <c r="C46" s="54"/>
     </row>
     <row r="47" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A47" s="9" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="C47" s="56"/>
+        <v>101</v>
+      </c>
+      <c r="B47" s="53"/>
+      <c r="C47" s="54"/>
     </row>
     <row r="48" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A48" s="9" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="C48" s="56"/>
+        <v>102</v>
+      </c>
+      <c r="B48" s="53"/>
+      <c r="C48" s="54"/>
     </row>
     <row r="49" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A49" s="9" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="C49" s="56"/>
+        <v>103</v>
+      </c>
+      <c r="B49" s="53"/>
+      <c r="C49" s="54"/>
     </row>
     <row r="50" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A50" s="9" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="C50" s="56"/>
+        <v>104</v>
+      </c>
+      <c r="B50" s="53"/>
+      <c r="C50" s="54"/>
     </row>
     <row r="51" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A51" s="9" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="C51" s="56"/>
+        <v>105</v>
+      </c>
+      <c r="B51" s="53"/>
+      <c r="C51" s="54"/>
     </row>
     <row r="52" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A52" s="9" t="s">
-        <v>115</v>
-[...19 lines deleted...]
-      <c r="A55" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B52" s="53"/>
+      <c r="C52" s="54"/>
+    </row>
+    <row r="53" spans="1:3" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A53" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="B53" s="26"/>
+      <c r="C53" s="27"/>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="F11:G11"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations disablePrompts="1" count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B23" xr:uid="{BA25893C-53BB-4AB9-B391-8618AFA2F74B}">
-      <formula1>"必要,不要"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B22" xr:uid="{BA25893C-53BB-4AB9-B391-8618AFA2F74B}">
+      <formula1>"必要（受講あり）,必要（受講なし）,不要"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B21 B23" xr:uid="{6D46D6C6-E5A8-46FC-802A-F74376797DAC}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B20 B22" xr:uid="{6D46D6C6-E5A8-46FC-802A-F74376797DAC}">
       <formula1>"半年プラン,1年プラン"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId1" xr:uid="{868BD3C9-CB10-4E50-8C1B-346295845371}"/>
     <hyperlink ref="A3" location="個人情報のお取扱いについて!A1" display="個人情報のお取扱いについて" xr:uid="{6310DF59-139E-4FCF-9212-3020BF158176}"/>
     <hyperlink ref="B3" r:id="rId2" xr:uid="{7B409ECF-5225-458A-AFB5-6C2B50C89645}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.6" bottom="0.36" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA79A1B1-51C7-459B-9D3B-3CCECF165189}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I44"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="88" zoomScaleNormal="88" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.59765625" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.19921875" style="1" customWidth="1"/>
     <col min="3" max="3" width="36.19921875" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.8984375" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.8984375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.796875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="8.59765625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.600000000000001">
       <c r="A1" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="18">
       <c r="A2" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="18">
-      <c r="A3" s="53" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="52"/>
+      <c r="A3" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="16.95" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="I4" s="50"/>
+      <c r="I4" s="48"/>
     </row>
     <row r="5" spans="1:9" ht="16.95" customHeight="1">
       <c r="A5" s="4" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I5" s="50"/>
+        <v>108</v>
+      </c>
     </row>
     <row r="6" spans="1:9" ht="16.95" customHeight="1">
       <c r="A6" s="4" t="s">
-        <v>52</v>
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I6" s="48"/>
     </row>
     <row r="7" spans="1:9" ht="16.95" customHeight="1">
       <c r="A7" s="4" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="16.95" customHeight="1">
       <c r="A8" s="4" t="s">
-        <v>59</v>
+        <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="16.95" customHeight="1">
       <c r="A9" s="4" t="s">
-        <v>61</v>
+        <v>112</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="16.95" customHeight="1" thickBot="1">
       <c r="A10" s="4" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A11" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="18" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C11" s="14"/>
-      <c r="E11" s="39" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="58"/>
+      <c r="E11" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="G11" s="56"/>
     </row>
     <row r="12" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A12" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="19">
         <v>12345</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="E12" s="40" t="s">
-[...6 lines deleted...]
-        <v>66</v>
+      <c r="E12" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="40" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C13" s="15"/>
-      <c r="E13" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="44">
+      <c r="E13" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="F13" s="42">
         <v>9900</v>
       </c>
-      <c r="G13" s="45">
+      <c r="G13" s="43">
         <v>18700</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C14" s="3"/>
-      <c r="E14" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="44">
+      <c r="E14" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" s="42">
         <v>9350</v>
       </c>
-      <c r="G14" s="45">
+      <c r="G14" s="43">
         <v>18150</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="20" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C15" s="3"/>
-      <c r="E15" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="44">
+      <c r="E15" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="F15" s="42">
         <v>8800</v>
       </c>
-      <c r="G15" s="45">
+      <c r="G15" s="43">
         <v>17050</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="18.600000000000001" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="20" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C16" s="3"/>
-      <c r="E16" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="44">
+      <c r="E16" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="F16" s="42">
         <v>8250</v>
       </c>
-      <c r="G16" s="45">
+      <c r="G16" s="43">
         <v>15950.000000000002</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A17" s="12" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="B17" s="20" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C17" s="3"/>
-      <c r="E17" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="44">
+      <c r="E17" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="F17" s="42">
         <v>7700.0000000000009</v>
       </c>
-      <c r="G17" s="45">
+      <c r="G17" s="43">
         <v>14850.000000000002</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A18" s="12" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="B18" s="20" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C18" s="3"/>
-      <c r="E18" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="47">
+      <c r="E18" s="44" t="s">
+        <v>66</v>
+      </c>
+      <c r="F18" s="45">
         <v>7150.0000000000009</v>
       </c>
-      <c r="G18" s="48">
+      <c r="G18" s="46">
         <v>13750.000000000002</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A19" s="13" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="B19" s="21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C19" s="2"/>
-      <c r="E19" s="49" t="s">
-        <v>74</v>
+      <c r="E19" s="47" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B20" s="33" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C20" s="30"/>
-      <c r="E20" s="49" t="s">
-        <v>75</v>
+      <c r="E20" s="47" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A21" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="35">
-        <f>COUNTA(B24:B43)+COUNTA(B23)</f>
+        <f>COUNTA(B24:B53)+COUNTA(B23)</f>
         <v>5</v>
       </c>
       <c r="C21" s="31" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:7" ht="18.600000000000001" customHeight="1" thickBot="1">
+        <v>109</v>
+      </c>
+      <c r="E21" s="47" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A22" s="8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B22" s="34" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>121</v>
+      </c>
+      <c r="C22" s="32"/>
+      <c r="E22" s="47" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A23" s="29" t="s">
-        <v>54</v>
-[...8 lines deleted...]
-        <v>97</v>
+        <v>51</v>
+      </c>
+      <c r="B23" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" s="47" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="22" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C24" s="23" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>43</v>
+      </c>
+      <c r="E24" s="47" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="22" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C25" s="23" t="s">
-        <v>46</v>
+        <v>44</v>
+      </c>
+      <c r="E25" s="47" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C26" s="23" t="s">
-        <v>47</v>
+        <v>45</v>
+      </c>
+      <c r="E26" s="47" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="22" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C27" s="23" t="s">
-        <v>58</v>
+        <v>54</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="23"/>
+      <c r="E28" s="1" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="29" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="25"/>
+      <c r="E29" s="1" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="30" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="25"/>
+      <c r="E30" s="1" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="31" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="24"/>
       <c r="C31" s="25"/>
+      <c r="E31" s="1" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="32" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="25"/>
     </row>
     <row r="33" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="25"/>
     </row>
     <row r="34" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="25"/>
     </row>
     <row r="35" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A35" s="9" t="s">
         <v>9</v>
@@ -3525,217 +3518,217 @@
     </row>
     <row r="42" spans="1:3" ht="18.600000000000001" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="25"/>
     </row>
     <row r="43" spans="1:3" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A43" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B43" s="26"/>
       <c r="C43" s="27"/>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F11:G11"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B20 B22" xr:uid="{935D7085-305B-40B1-BD1B-805ABE3662EE}">
+  <dataValidations disablePrompts="1" count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B20" xr:uid="{21085421-9139-434B-A6AC-6522CC6053A2}">
       <formula1>"半年プラン,1年プラン"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B22" xr:uid="{F6A481C1-31AE-4D08-82F1-C24C5B5381FF}">
-      <formula1>"必要,不要"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B22" xr:uid="{9BAF2091-A8EE-45EB-A98D-CCC0064FAC4D}">
+      <formula1>"必要（受講あり）,必要（受講なし）,不要"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId1" xr:uid="{FF66E39B-D40C-4486-8F1D-D245DA43CBC2}"/>
     <hyperlink ref="A3" location="個人情報のお取扱いについて!A1" display="個人情報のお取扱いについて" xr:uid="{011E9083-1898-4A43-8EDF-22448BEE672D}"/>
     <hyperlink ref="B3" r:id="rId2" xr:uid="{7BD8D0EA-3152-4083-B70D-0ECFF276D5C6}"/>
     <hyperlink ref="B19" r:id="rId3" xr:uid="{AF88CC57-9CE4-4C70-9EF2-FE075635C330}"/>
-    <hyperlink ref="C25:C27" r:id="rId4" display="example1@murc.jp" xr:uid="{AA4C3389-2BA8-4DD8-A6B2-0EA16AD98687}"/>
-    <hyperlink ref="C25" r:id="rId5" display="example5@murc.jp" xr:uid="{57E67159-156B-4051-856C-74D0466A9070}"/>
+    <hyperlink ref="C25" r:id="rId4" display="example5@murc.jp" xr:uid="{57E67159-156B-4051-856C-74D0466A9070}"/>
+    <hyperlink ref="C25:C27" r:id="rId5" display="example1@murc.jp" xr:uid="{AA4C3389-2BA8-4DD8-A6B2-0EA16AD98687}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.6" bottom="0.36" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId6"/>
   <legacyDrawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{852F61A6-22FD-4B1F-BA00-5E0C2D0BBAEE}">
   <dimension ref="A1:A23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <sheetData>
-    <row r="1" spans="1:1" s="51" customFormat="1">
-[...1 lines deleted...]
-        <v>91</v>
+    <row r="1" spans="1:1" s="49" customFormat="1">
+      <c r="A1" s="49" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:1">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:1">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:1">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:1">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:1">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>OpenSesameお申込みフォーム</vt:lpstr>
-      <vt:lpstr>入力</vt:lpstr>
+      <vt:lpstr>入力例</vt:lpstr>
       <vt:lpstr>個人情報のお取扱いについて</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kamata Kaori</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>